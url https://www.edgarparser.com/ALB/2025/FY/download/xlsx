--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F112"/>
+  <dimension ref="A1:F113"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1290,2756 +1290,2788 @@
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>-1,392,985</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>+92.6%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>-18.9</t>
+          <t>7,893</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>67.5</t>
+          <t>1,180,806</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-128.0%</t>
+          <t>-99.3%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Foreign Currency Transaction Gain Loss Before Tax</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,618,001</t>
+          <t>-18.9</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,192,230</t>
+          <t>67.5</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+35.7%</t>
+          <t>-128.0%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>593,502</t>
+          <t>1,618,001</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>742,201</t>
+          <t>1,192,230</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-20.0%</t>
+          <t>+35.7%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>105,110</t>
+          <t>593,502</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>238,384</t>
+          <t>742,201</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-55.9%</t>
+          <t>-20.0%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Other Receivables Net Current</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>1,179,271</t>
+          <t>105,110</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>1,502,531</t>
+          <t>238,384</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-21.5%</t>
+          <t>-55.9%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>140,440</t>
+          <t>1,179,271</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>166,916</t>
+          <t>1,502,531</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>-21.5%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Assets Held For Sale Not Part Of Disposal Group Current</t>
+          <t>Other Assets Current</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>371,815</t>
+          <t>140,440</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>166,916</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Assets Held For Sale Not Part Of Disposal Group Current</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>4,008,139</t>
+          <t>371,815</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>3,842,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Asset Held For Sale Not Part Of Disposal Group Non Current</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>491,660</t>
+          <t>4,008,139</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>3,842,262</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+4.3%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Asset Held For Sale Not Part Of Disposal Group Non Current</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>900,926</t>
+          <t>491,660</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>1,117,739</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-19.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Long Term Investments</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>647,185</t>
+          <t>900,926</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>504,711</t>
+          <t>1,117,739</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>-19.4%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,499,657</t>
+          <t>647,185</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>1,582,714</t>
+          <t>504,711</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>+28.2%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>16,374,211</t>
+          <t>1,499,657</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>16,609,649</t>
+          <t>1,582,714</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>116,404</t>
+          <t>16,374,211</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>118,839</t>
+          <t>16,609,649</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-2.0%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>17,542</t>
+          <t>116,404</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>53,608</t>
+          <t>118,839</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-67.3%</t>
+          <t>-2.0%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Marketable Securities (Non-Current)</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>64,312</t>
+          <t>17,542</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>60,626</t>
+          <t>53,608</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>-67.3%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Marketable Securities (Non-Current)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>11,768,840</t>
+          <t>64,312</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>12,523,368</t>
+          <t>60,626</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>+6.1%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>3,156,429</t>
+          <t>11,768,840</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>3,191,898</t>
+          <t>12,523,368</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>8,612,411</t>
+          <t>3,156,429</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>9,331,470</t>
+          <t>3,191,898</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-7.7%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>214,233</t>
+          <t>8,612,411</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>230,753</t>
+          <t>9,331,470</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-7.2%</t>
+          <t>-7.7%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>214,233</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>230,753</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-7.2%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>521,831</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>467,997</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Accrued Liabilities</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>74,077</t>
+          <t>521,831</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>398,023</t>
+          <t>467,997</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-81.4%</t>
+          <t>+11.5%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Current Portion of Long-Term Debt</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>61,387</t>
+          <t>74,077</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>61,282</t>
+          <t>398,023</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>-81.4%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Dividends Payable Current</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>35,467</t>
+          <t>61,387</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>95,275</t>
+          <t>61,282</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-62.8%</t>
+          <t>+0.2%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Liabilities Held For Sale Not Part Of Disposal Group Current</t>
+          <t>Accrued Income Taxes Current</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>191,753</t>
+          <t>35,467</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>95,275</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-62.8%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Liabilities Held For Sale Not Part Of Disposal Group Current</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,798,044</t>
+          <t>191,753</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,966,464</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Liabilities Held For Sale Not Part Of Disposal Group Non Current</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>59,970</t>
+          <t>1,798,044</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,966,464</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Liabilities Held For Sale Not Part Of Disposal Group Non Current</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>93,090</t>
+          <t>59,970</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,115</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+4301.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Deferred Revenue</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>3,119,464</t>
+          <t>93,090</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>3,118,142</t>
+          <t>2,115</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+4301.4%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Other Postretirement Defined Benefit Plan Liabilities Noncurrent</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>44,744</t>
+          <t>3,119,464</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>31,930</t>
+          <t>3,118,142</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+40.1%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Defined Benefit Pension Plan Liabilities Noncurrent</t>
+          <t>Other Postretirement Defined Benefit Plan Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>117,361</t>
+          <t>44,744</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>116,192</t>
+          <t>31,930</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+1.0%</t>
+          <t>+40.1%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Defined Benefit Pension Plan Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>1,084,892</t>
+          <t>117,361</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>819,204</t>
+          <t>116,192</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+32.4%</t>
+          <t>+1.0%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>368,275</t>
+          <t>1,084,892</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>358,029</t>
+          <t>819,204</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+2.9%</t>
+          <t>+32.4%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>3,193,541</t>
+          <t>368,275</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>3,516,165</t>
+          <t>358,029</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-9.2%</t>
+          <t>+2.9%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>103,110</t>
+          <t>3,193,541</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>99,514</t>
+          <t>3,516,165</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+3.6%</t>
+          <t>-9.2%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Total Liabilities (Q)</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>103,110</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>99,514</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+3.6%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>1,178</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>1,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Common Stock</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>2,235,105</t>
+          <t>1,178</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>2,235,105</t>
+          <t>1,176</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+0.2%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Preferred Stock Value</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>3,018,213</t>
+          <t>2,235,105</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>2,985,606</t>
+          <t>2,235,105</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Additional Paid In Capital Common Stock</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-334,807</t>
+          <t>3,018,213</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-742,062</t>
+          <t>2,985,606</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+54.9%</t>
+          <t>+1.1%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>4,613,676</t>
+          <t>-334,807</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>5,481,692</t>
+          <t>-742,062</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-15.8%</t>
+          <t>+54.9%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>9,533,365</t>
+          <t>4,613,676</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>9,961,517</t>
+          <t>5,481,692</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>-15.8%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>248,096</t>
+          <t>9,533,365</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>238,171</t>
+          <t>9,961,517</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>9,781,461</t>
+          <t>248,096</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>10,199,688</t>
+          <t>238,171</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-4.1%</t>
+          <t>+4.2%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>16,374,211</t>
+          <t>9,781,461</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>16,609,649</t>
+          <t>10,199,688</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>-4.1%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>658,678</t>
+          <t>16,374,211</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>588,638</t>
+          <t>16,609,649</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+11.9%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>40,271</t>
+          <t>658,678</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>32,141</t>
+          <t>588,638</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>+11.9%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Including Discontinued Operations</t>
+          <t>Stock-Based Compensation</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-243,744</t>
+          <t>40,271</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-715,433</t>
+          <t>32,141</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+65.9%</t>
+          <t>+25.3%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments Including Discontinued Operations</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>93,739</t>
+          <t>-243,744</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>358,933</t>
+          <t>-715,433</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-73.9%</t>
+          <t>+65.9%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Expense</t>
+          <t>Equity Method Investment Dividends Or Distributions</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>23,377</t>
+          <t>93,739</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-5,274</t>
+          <t>358,933</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+543.2%</t>
+          <t>-73.9%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Contributions</t>
+          <t>Pension And Other Postretirement Benefit Expense</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-20,441</t>
+          <t>23,377</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-19,379</t>
+          <t>-5,274</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-5.5%</t>
+          <t>+543.2%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Pension And Other Postretirement Benefit Contributions</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-14,088</t>
+          <t>-20,441</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>30,073</t>
+          <t>-19,379</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-146.8%</t>
+          <t>-5.5%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Gains Losses On Extinguishment Of Debt</t>
+          <t>Unrealized Gain Loss On Investments</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>7,471</t>
+          <t>-14,088</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>30,073</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-146.8%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Gains Losses On Extinguishment Of Debt</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>81,169</t>
+          <t>7,471</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-230,406</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+135.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Increase Decrease In Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>47,315</t>
+          <t>81,169</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>555,218</t>
+          <t>-230,406</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-91.5%</t>
+          <t>+135.2%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Accounts Receivable</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>212,351</t>
+          <t>47,315</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,055,036</t>
+          <t>555,218</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-79.9%</t>
+          <t>-91.5%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Assets</t>
+          <t>Change in Inventory</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>4,027</t>
+          <t>212,351</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>244,987</t>
+          <t>1,055,036</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-98.4%</t>
+          <t>-79.9%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable (FY)</t>
+          <t>Increase Decrease In Other Operating Assets</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>4,027</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>244,987</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-98.4%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Decrease Increase In Accrued Expenses And Income Taxes</t>
+          <t>Change in Accounts Payable (FY)</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-36,753</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-140,099</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+73.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Decrease Increase In Accrued Expenses And Income Taxes</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>339,290</t>
+          <t>-36,753</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-116,035</t>
+          <t>-140,099</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+392.4%</t>
+          <t>+73.8%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Other Non-Cash Items</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>1,282,267</t>
+          <t>339,290</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>687,876</t>
+          <t>-116,035</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+86.4%</t>
+          <t>+392.4%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>81,169</t>
+          <t>1,282,267</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-230,406</t>
+          <t>687,876</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+135.2%</t>
+          <t>+86.4%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-589,801</t>
+          <t>81,169</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-1,680,529</t>
+          <t>-230,406</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+64.9%</t>
+          <t>+135.2%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Capital Expenditures</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>32,812</t>
+          <t>-589,801</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>29,102</t>
+          <t>-1,680,529</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>+64.9%</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>290,908</t>
+          <t>32,812</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>29,102</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+12.7%</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Proceeds From Sale Maturity And Collections Of Investments</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>114,236</t>
+          <t>290,908</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-15,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+832.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Investments In Marketable Securities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>6,077</t>
+          <t>114,236</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>82,520</t>
+          <t>-15,595</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-92.6%</t>
+          <t>+832.5%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments For Proceeds From Investments In Marketable Securities</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-239</t>
+          <t>6,077</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-270</t>
+          <t>82,520</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>-92.6%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Payments To Acquire Other Investments</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-146,007</t>
+          <t>-239</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-1,584,772</t>
+          <t>-270</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+90.8%</t>
+          <t>+11.5%</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>56,728</t>
+          <t>-146,007</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>112,439</t>
+          <t>-1,584,772</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-49.5%</t>
+          <t>+90.8%</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-505,736</t>
+          <t>56,728</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-112,439</t>
+          <t>112,439</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-349.8%</t>
+          <t>-49.5%</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Other Debt</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-5,657</t>
+          <t>-505,736</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-631,834</t>
+          <t>-112,439</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+99.1%</t>
+          <t>-349.8%</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Proceeds From Repayments Of Other Debt</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-190,530</t>
+          <t>-5,657</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-188,530</t>
+          <t>-631,834</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>+99.1%</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Common Stock</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-166,750</t>
+          <t>-190,530</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-122,746</t>
+          <t>-188,530</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-35.8%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-18,169</t>
+          <t>-166,750</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>-37,194</t>
+          <t>-122,746</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>+51.2%</t>
+          <t>-35.8%</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Payments Of Dividends Minority Interest</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>3,240</t>
+          <t>-18,169</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>374</t>
+          <t>-37,194</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+766.3%</t>
+          <t>+51.2%</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Proceeds From Stock Options Exercised</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-7,258</t>
+          <t>3,240</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-11,891</t>
+          <t>374</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+39.0%</t>
+          <t>+766.3%</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments Of Financing Costs</t>
+          <t>Tax Withholding for Share Compensation</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>-7,258</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-3,194</t>
+          <t>-11,891</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+98.3%</t>
+          <t>+39.0%</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Payments Of Financing Costs</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>-834,187</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>1,241,735</t>
+          <t>-3,194</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-167.2%</t>
+          <t>+98.3%</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>152,482</t>
+          <t>-834,187</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>262,845</t>
+          <t>1,241,735</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>-42.0%</t>
+          <t>-167.2%</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Income Taxes Paid</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>180,705</t>
+          <t>152,482</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>150,689</t>
+          <t>262,845</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>-42.0%</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Interest Paid</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>120,366</t>
+          <t>180,705</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>197,951</t>
+          <t>150,689</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-39.2%</t>
+          <t>+19.9%</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Unpaid Capital Expenditures</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>123,698</t>
+          <t>120,366</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-42,509</t>
+          <t>197,951</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+391.0%</t>
+          <t>-39.2%</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>123,698</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>-42,509</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>+391.0%</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
           <t>Net Change in Cash</t>
         </is>
       </c>
-      <c r="C112" t="inlineStr">
+      <c r="C113" t="inlineStr">
         <is>
           <t>425,771</t>
         </is>
       </c>
-      <c r="D112" t="inlineStr">
+      <c r="D113" t="inlineStr">
         <is>
           <t>302,330</t>
         </is>
       </c>
-      <c r="E112" t="inlineStr">
+      <c r="E113" t="inlineStr">
         <is>
           <t>+40.8%</t>
         </is>
       </c>
-      <c r="F112" t="inlineStr">
+      <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591326000018/alb-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>