--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F92"/>
+  <dimension ref="A1:F93"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q3 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1029,2377 +1029,2409 @@
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>-202,382</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>-1,110,679</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>+81.8%</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1,931,758</t>
+          <t>-2,321</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1,664,519</t>
+          <t>-860,864</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>+99.7%</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>733,477</t>
+          <t>1,931,758</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>749,792</t>
+          <t>1,664,519</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>+16.1%</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>107,701</t>
+          <t>733,477</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>268,696</t>
+          <t>749,792</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-59.9%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Other Receivables Net Current</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,532,622</t>
+          <t>107,701</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1,657,688</t>
+          <t>268,696</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-7.5%</t>
+          <t>-59.9%</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>249,347</t>
+          <t>1,532,622</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,657,688</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-7.5%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Other Assets Current</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4,554,905</t>
+          <t>249,347</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>4,669,610</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-2.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>9,222,243</t>
+          <t>4,554,905</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>9,258,452</t>
+          <t>4,669,610</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-0.4%</t>
+          <t>-2.5%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Property, Plant &amp; Equipment</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>914,040</t>
+          <t>9,222,243</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,179,598</t>
+          <t>9,258,452</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-22.5%</t>
+          <t>-0.4%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Long Term Investments</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>736,279</t>
+          <t>914,040</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>463,690</t>
+          <t>1,179,598</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+58.8%</t>
+          <t>-22.5%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,490,869</t>
+          <t>736,279</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,637,758</t>
+          <t>463,690</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>+58.8%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>17,148,285</t>
+          <t>1,490,869</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,637,758</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>126,024</t>
+          <t>17,148,285</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>122,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+2.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment Gross</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>12,902,998</t>
+          <t>126,024</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>12,376,369</t>
+          <t>122,746</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>+2.7%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
+          <t>Property Plant And Equipment Gross</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>3,680,755</t>
+          <t>12,902,998</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3,117,917</t>
+          <t>12,376,369</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+18.1%</t>
+          <t>+4.3%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Accumulated Depreciation Depletion And Amortization Property Plant And Equipment</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>229,949</t>
+          <t>3,680,755</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>246,078</t>
+          <t>3,117,917</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>+18.1%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Accounts Payable (Q)</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>229,949</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>246,078</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-6.6%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accounts Payable (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>500,940</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>513,122</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Accrued Liabilities</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>445,384</t>
+          <t>500,940</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>513,122</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Current Portion of Long-Term Debt</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>61,339</t>
+          <t>445,384</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>61,262</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Dividends Payable Current</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>93,120</t>
+          <t>61,339</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>110,514</t>
+          <t>61,262</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-15.7%</t>
+          <t>+0.1%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Accrued Income Taxes Current</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,003,954</t>
+          <t>93,120</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,910,720</t>
+          <t>110,514</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>-15.7%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Revenue</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>65.6</t>
+          <t>2,003,954</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,910,720</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+4.9%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Deferred Revenue</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>3,181,009</t>
+          <t>65.6</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Other Postretirement Defined Benefit Plan Liabilities Noncurrent</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>31,915</t>
+          <t>3,181,009</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>25,959</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+22.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Defined Benefit Pension Plan Liabilities Noncurrent</t>
+          <t>Other Postretirement Defined Benefit Plan Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>118,004</t>
+          <t>31,915</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>143,666</t>
+          <t>25,959</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-17.9%</t>
+          <t>+22.9%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Defined Benefit Pension Plan Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,137,211</t>
+          <t>118,004</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>143,666</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-17.9%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>407,134</t>
+          <t>1,137,211</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>526,367</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,626,393</t>
+          <t>407,134</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>526,367</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-22.7%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>108,645</t>
+          <t>3,626,393</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,177</t>
+          <t>108,645</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,176</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Preferred Stock Value</t>
+          <t>Common Stock</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2,235,105</t>
+          <t>1,177</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2,235,105</t>
+          <t>1,176</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+0.1%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Preferred Stock Value</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>3,011,210</t>
+          <t>2,235,105</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,978,387</t>
+          <t>2,235,105</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+1.1%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Additional Paid In Capital Common Stock</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-368,592</t>
+          <t>3,011,210</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-469,770</t>
+          <t>2,978,387</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>+1.1%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>5,117,213</t>
+          <t>-368,592</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>5,495,697</t>
+          <t>-469,770</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-6.9%</t>
+          <t>+21.5%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>9,996,113</t>
+          <t>5,117,213</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>10,240,595</t>
+          <t>5,495,697</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>-6.9%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>272,945</t>
+          <t>9,996,113</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>250,066</t>
+          <t>10,240,595</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>-2.4%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>10,269,058</t>
+          <t>272,945</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>10,490,661</t>
+          <t>250,066</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-2.1%</t>
+          <t>+9.1%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>17,148,285</t>
+          <t>10,269,058</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>17,455,186</t>
+          <t>10,490,661</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-1.8%</t>
+          <t>-2.1%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-63,450</t>
+          <t>17,148,285</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-1,220,588</t>
+          <t>17,455,186</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+94.8%</t>
+          <t>-1.8%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Net Income</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>494,968</t>
+          <t>-63,450</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>425,532</t>
+          <t>-1,220,588</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+16.3%</t>
+          <t>+94.8%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Goodwill Impairment Loss</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>181,070</t>
+          <t>494,968</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>425,532</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+16.3%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Goodwill Impairment Loss (Q)</t>
+          <t>Goodwill Impairment Loss</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>181,070</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Goodwill Impairment Loss (Q)</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>28,048</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>24,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Stock-Based Compensation</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-203,184</t>
+          <t>28,048</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-696,436</t>
+          <t>24,443</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+70.8%</t>
+          <t>+14.7%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>89,048</t>
+          <t>-203,184</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>348,358</t>
+          <t>-696,436</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-74.4%</t>
+          <t>+70.8%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Expense</t>
+          <t>Equity Method Investment Dividends Or Distributions</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>5,361</t>
+          <t>89,048</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>3,806</t>
+          <t>348,358</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+40.9%</t>
+          <t>-74.4%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement Benefit Contributions</t>
+          <t>Pension And Other Postretirement Benefit Expense</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-15,849</t>
+          <t>5,361</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-13,339</t>
+          <t>3,806</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>+40.9%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Unrealized Gain Loss On Investments</t>
+          <t>Pension And Other Postretirement Benefit Contributions</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-4,955</t>
+          <t>-15,849</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>26,982</t>
+          <t>-13,339</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-118.4%</t>
+          <t>-18.8%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Unrealized Gain Loss On Investments</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>10,316</t>
+          <t>-4,955</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-112,777</t>
+          <t>26,982</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+109.1%</t>
+          <t>-118.4%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Operating Capital</t>
+          <t>Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>46,478</t>
+          <t>10,316</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>830,851</t>
+          <t>-112,777</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-94.4%</t>
+          <t>+109.1%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Increase Decrease In Operating Capital</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>325,931</t>
+          <t>46,478</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-34,211</t>
+          <t>830,851</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+1052.7%</t>
+          <t>-94.4%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Other Non-Cash Items</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>893,782</t>
+          <t>325,931</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>692,255</t>
+          <t>-34,211</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+29.1%</t>
+          <t>+1052.7%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-434,416</t>
+          <t>893,782</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-1,337,719</t>
+          <t>692,255</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+67.5%</t>
+          <t>+29.1%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Property Plant And Equipment</t>
+          <t>Capital Expenditures</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>25,651</t>
+          <t>-434,416</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-1,337,719</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+67.5%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
+          <t>Proceeds From Sale Of Property Plant And Equipment</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>288,000</t>
+          <t>25,651</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
+          <t>Proceeds From Sale Of Available For Sale Securities Debt</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>144,540</t>
+          <t>288,000</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-1,956</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+7489.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Payments For Proceeds From Investments In Marketable Securities</t>
+          <t>Payments For Proceeds From Derivative Instrument Investing Activities</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>7,038</t>
+          <t>144,540</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>83,651</t>
+          <t>-1,956</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-91.6%</t>
+          <t>+7489.6%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Payments To Acquire Other Investments</t>
+          <t>Payments For Proceeds From Investments In Marketable Securities</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-180</t>
+          <t>7,038</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-217</t>
+          <t>83,651</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>-91.6%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Payments To Acquire Other Investments</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>30,633</t>
+          <t>-180</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-1,256,241</t>
+          <t>-217</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+102.4%</t>
+          <t>+17.1%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-47,947</t>
+          <t>30,633</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-84,403</t>
+          <t>-1,256,241</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+43.2%</t>
+          <t>+102.4%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>38,332</t>
+          <t>-47,947</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>84,403</t>
+          <t>-84,403</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-54.6%</t>
+          <t>+43.2%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Other Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-3,694</t>
+          <t>38,332</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-629,434</t>
+          <t>84,403</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+99.4%</t>
+          <t>-54.6%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Proceeds From Repayments Of Other Debt</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-142,899</t>
+          <t>-3,694</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-140,929</t>
+          <t>-629,434</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-1.4%</t>
+          <t>+99.4%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
+          <t>Payments Of Dividends Common Stock</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-125,063</t>
+          <t>-142,899</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-81,059</t>
+          <t>-140,929</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-54.3%</t>
+          <t>-1.4%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Minority Interest</t>
+          <t>Payments Of Dividends Preferred Stock And Preference Stock</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-18,169</t>
+          <t>-125,063</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-37,176</t>
+          <t>-81,059</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+51.1%</t>
+          <t>-54.3%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Payments Of Dividends Minority Interest</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>1,494</t>
+          <t>-18,169</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>-37,176</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+1210.5%</t>
+          <t>+51.1%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Proceeds From Stock Options Exercised</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-3,170</t>
+          <t>1,494</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-10,892</t>
+          <t>114</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+70.9%</t>
+          <t>+1210.5%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Tax Withholding for Share Compensation</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-55</t>
+          <t>-3,170</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-2,758</t>
+          <t>-10,892</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+98.0%</t>
+          <t>+70.9%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Proceeds From Payments For Other Financing Activities</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-301,171</t>
+          <t>-55</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>1,334,616</t>
+          <t>-2,758</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-122.6%</t>
+          <t>+98.0%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Unpaid Capital Expenditures</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>93,649</t>
+          <t>-301,171</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>297,222</t>
+          <t>1,334,616</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-68.5%</t>
+          <t>-122.6%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Unpaid Capital Expenditures</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>1,931,758</t>
+          <t>93,649</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>1,664,519</t>
+          <t>297,222</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>-68.5%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>116,284</t>
+          <t>1,931,758</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>3,989</t>
+          <t>1,664,519</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+2815.1%</t>
+          <t>+16.1%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>116,284</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>3,989</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>+2815.1%</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
           <t>Net Change in Cash</t>
         </is>
       </c>
-      <c r="C92" t="inlineStr">
+      <c r="C93" t="inlineStr">
         <is>
           <t>739,528</t>
         </is>
       </c>
-      <c r="D92" t="inlineStr">
+      <c r="D93" t="inlineStr">
         <is>
           <t>774,619</t>
         </is>
       </c>
-      <c r="E92" t="inlineStr">
+      <c r="E93" t="inlineStr">
         <is>
           <t>-4.5%</t>
         </is>
       </c>
-      <c r="F92" t="inlineStr">
+      <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/915913/000091591325000162/alb-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>