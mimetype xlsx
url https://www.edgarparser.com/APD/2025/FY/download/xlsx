--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F123"/>
+  <dimension ref="A1:F124"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1770,2628 +1770,2660 @@
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Professional Fees</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>31.9</t>
+          <t>3,753.8</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>57</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+6485.6%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Professional Fees</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,856</t>
+          <t>31.9</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,979.7</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-37.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,901.2</t>
+          <t>1,856</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>1,821.6</t>
+          <t>2,979.7</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+4.4%</t>
+          <t>-37.7%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>776.5</t>
+          <t>1,901.2</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>766</t>
+          <t>1,821.6</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+1.4%</t>
+          <t>+4.4%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Prepaid Expense Current</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>174.9</t>
+          <t>776.5</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>179.9</t>
+          <t>766</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>+1.4%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Prepaid Expense Current</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>427.7</t>
+          <t>174.9</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>179.9</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>689.5</t>
+          <t>427.7</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>610.8</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+12.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Other Assets Current</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>5,825.8</t>
+          <t>689.5</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>6,363</t>
+          <t>610.8</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-8.4%</t>
+          <t>+12.9%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>25,337.8</t>
+          <t>5,825.8</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>23,370.9</t>
+          <t>6,363</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>-8.4%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Property, Plant &amp; Equipment</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>963.9</t>
+          <t>25,337.8</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>905.1</t>
+          <t>23,370.9</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+6.5%</t>
+          <t>+8.4%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>944</t>
+          <t>963.9</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,047.7</t>
+          <t>905.1</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-9.9%</t>
+          <t>+6.5%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Net Investment In Lease Excluding Accrued Interest After Allowance For Credit Loss Noncurrent</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>307.1</t>
+          <t>944</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>392.1</t>
+          <t>1,047.7</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-21.7%</t>
+          <t>-9.9%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Net Investment In Lease Excluding Accrued Interest After Allowance For Credit Loss Noncurrent</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>1,021.3</t>
+          <t>307.1</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>1,171.5</t>
+          <t>392.1</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>-12.8%</t>
+          <t>-21.7%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Assets Noncurrent</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>35,233.7</t>
+          <t>1,021.3</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>33,211.6</t>
+          <t>1,171.5</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>-12.8%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Assets Noncurrent</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>41,059.5</t>
+          <t>35,233.7</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>39,574.6</t>
+          <t>33,211.6</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>+6.1%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>258.4</t>
+          <t>41,059.5</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>275.3</t>
+          <t>39,574.6</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>-6.1%</t>
+          <t>+3.8%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>127.9</t>
+          <t>258.4</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>127.8</t>
+          <t>275.3</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>-6.1%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,366.1</t>
+          <t>127.9</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>4,792.5</t>
+          <t>127.8</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>+0.1%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Investments In Affiliates Subsidiaries Associates And Joint Ventures</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>293.5</t>
+          <t>5,366.1</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>311.6</t>
+          <t>4,792.5</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>+12.0%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Notes Receivable Net</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>1,000</t>
+          <t>293.5</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>1,220.2</t>
+          <t>311.6</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>-5.8%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Notes Receivable Net</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>3,237.7</t>
+          <t>1,000</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,926.2</t>
+          <t>1,220.2</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+10.6%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>179.4</t>
+          <t>3,237.7</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>558.5</t>
+          <t>2,926.2</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-67.9%</t>
+          <t>+10.6%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Accrued Income Taxes Current</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>34.7</t>
+          <t>179.4</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>83.5</t>
+          <t>558.5</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-58.4%</t>
+          <t>-67.9%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Short Term Borrowings</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>716.3</t>
+          <t>34.7</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>611.4</t>
+          <t>83.5</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+17.2%</t>
+          <t>-58.4%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>50.5</t>
+          <t>716.3</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>611.4</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+17.2%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>4,218.6</t>
+          <t>50.5</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>4,179.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+0.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>253.4</t>
+          <t>4,218.6</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>4,179.6</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+5.6%</t>
+          <t>+0.9%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
+          <t>Deferred Revenue (Current)</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>253.4</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>240</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+5.6%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>616</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>677.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-9.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>1,348.1</t>
+          <t>616</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>1,350.5</t>
+          <t>677.9</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>-9.1%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>579.6</t>
+          <t>1,348.1</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>1,159.9</t>
+          <t>1,350.5</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>19,491.1</t>
+          <t>579.6</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>16,721.3</t>
+          <t>1,159.9</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>-50.0%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>23,709.7</t>
+          <t>19,491.1</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>20,900.9</t>
+          <t>16,721.3</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+13.4%</t>
+          <t>+16.6%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>23,709.7</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>20,900.9</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+13.4%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>283.6</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>290</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Contract With Customer Liability Noncurrent</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>249.4</t>
+          <t>283.6</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>249.4</t>
+          <t>290</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Common Stock</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>1,306.5</t>
+          <t>249.4</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>1,253.2</t>
+          <t>249.4</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+4.3%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid In Capital Common Stock</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>17,558.6</t>
+          <t>1,306.5</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>19,545.7</t>
+          <t>1,253.2</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-10.2%</t>
+          <t>+4.3%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-2,087.8</t>
+          <t>17,558.6</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-2,027.7</t>
+          <t>19,545.7</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>-10.2%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-2,001.8</t>
+          <t>-2,087.8</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>-1,984.1</t>
+          <t>-2,027.7</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-0.9%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Treasury Stock Common Value</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>15,024.9</t>
+          <t>-2,001.8</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>17,036.5</t>
+          <t>-1,984.1</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>-0.9%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>2,324.9</t>
+          <t>15,024.9</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>1,637.2</t>
+          <t>17,036.5</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+42.0%</t>
+          <t>-11.8%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>17,349.8</t>
+          <t>2,324.9</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>18,673.7</t>
+          <t>1,637.2</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-7.1%</t>
+          <t>+42.0%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>41,059.5</t>
+          <t>17,349.8</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>39,574.6</t>
+          <t>18,673.7</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+3.8%</t>
+          <t>-7.1%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>1,564.2</t>
+          <t>41,059.5</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>1,451.1</t>
+          <t>39,574.6</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>+3.8%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-554.8</t>
+          <t>1,564.2</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-69.3</t>
+          <t>1,451.1</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-700.6%</t>
+          <t>+7.8%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Tax Cuts And Jobs Act Of2017 Tax Reform Repatriation</t>
+          <t>Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-34.9</t>
+          <t>-554.8</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-69.3</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-700.6%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Tax Cuts And Jobs Act Of2017 Tax Reform Repatriation</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-269.8</t>
+          <t>-34.9</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-206</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-31.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Investments</t>
+          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-66.4</t>
+          <t>-269.8</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-31.4</t>
+          <t>-206</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-111.5%</t>
+          <t>-31.0%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Gain Loss On Sale Of Investments</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>76.4</t>
+          <t>-66.4</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>61.8</t>
+          <t>-31.4</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>+23.6%</t>
+          <t>-111.5%</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Increase Decrease In Leasing Receivables</t>
+          <t>Stock-Based Compensation</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>52.5</t>
+          <t>76.4</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>116.2</t>
+          <t>61.8</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-54.8%</t>
+          <t>+23.6%</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Other Operating Activities Cash Flow Statement</t>
+          <t>Increase Decrease In Leasing Receivables</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>52.5</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>183.8</t>
+          <t>116.2</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-73.9%</t>
+          <t>-54.8%</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Other Operating Activities Cash Flow Statement</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-36.3</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-111</t>
+          <t>183.8</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+67.3%</t>
+          <t>-73.9%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Accounts Receivable</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-35.8</t>
+          <t>-36.3</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-137.8</t>
+          <t>-111</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>+74.0%</t>
+          <t>+67.3%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Receivables</t>
+          <t>Change in Inventory</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>7.1</t>
+          <t>-35.8</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>34.4</t>
+          <t>-137.8</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-79.4%</t>
+          <t>+74.0%</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Other Receivables</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-224</t>
+          <t>7.1</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-338.7</t>
+          <t>34.4</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+33.9%</t>
+          <t>-79.4%</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-562.6</t>
+          <t>-224</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>370.1</t>
+          <t>-338.7</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-252.0%</t>
+          <t>+33.9%</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
+          <t>Increase Decrease In Other Operating Capital Net</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>3,256.8</t>
+          <t>-562.6</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>3,646.7</t>
+          <t>370.1</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>-252.0%</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Net Cash Provided By Used In Operating Activities Continuing Operations</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-7,022.6</t>
+          <t>3,256.8</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-6,796.7</t>
+          <t>3,646.7</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Capital Expenditures</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-59.9</t>
+          <t>-7,022.6</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-6,796.7</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-390.4</t>
+          <t>-59.9</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Payments To Acquire Finance Receivables</t>
+          <t>Payments To Acquire Interest In Subsidiaries And Affiliates</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-61.9</t>
+          <t>-390.4</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-403</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>+84.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Proceeds From Sales Of Assets Investing Activities</t>
+          <t>Payments To Acquire Finance Receivables</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>245.8</t>
+          <t>-61.9</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>1,878.8</t>
+          <t>-403</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>-86.9%</t>
+          <t>+84.6%</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Payments To Acquire Short Term Investments</t>
+          <t>Proceeds From Sales Of Assets Investing Activities</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>-117.6</t>
+          <t>245.8</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>-141.4</t>
+          <t>1,878.8</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+16.8%</t>
+          <t>-86.9%</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments</t>
+          <t>Payments To Acquire Short Term Investments</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>122.5</t>
+          <t>-117.6</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>470.7</t>
+          <t>-141.4</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>-74.0%</t>
+          <t>+16.8%</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Proceeds From Sale Maturity And Collection Of Shortterm Investments</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>115.4</t>
+          <t>122.5</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>72.4</t>
+          <t>470.7</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+59.4%</t>
+          <t>-74.0%</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Investing Activities Continuing Operations</t>
+          <t>Other Investing Activities</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>-7,168.7</t>
+          <t>115.4</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>-4,919.2</t>
+          <t>72.4</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-45.7%</t>
+          <t>+59.4%</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Net Cash Provided By Used In Investing Activities Continuing Operations</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>4,386.7</t>
+          <t>-7,168.7</t>
         </is>
       </c>
       <c r="D110" t="inlineStr">
         <is>
-          <t>4,678.3</t>
+          <t>-4,919.2</t>
         </is>
       </c>
       <c r="E110" t="inlineStr">
         <is>
-          <t>-6.2%</t>
+          <t>-45.7%</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>-429.9</t>
+          <t>4,386.7</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
-          <t>-486.2</t>
+          <t>4,678.3</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>-6.2%</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>-74.7</t>
+          <t>-429.9</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
-          <t>-289.9</t>
+          <t>-486.2</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
-          <t>+74.2%</t>
+          <t>+11.6%</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Proceeds From Repayments Of Short Term Debt</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>-1,584.1</t>
+          <t>-74.7</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
-          <t>-1,564.9</t>
+          <t>-289.9</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
-          <t>-1.2%</t>
+          <t>+74.2%</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Proceeds From Stock Options Exercised</t>
+          <t>Payments Of Dividends Common Stock</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>1.1</t>
+          <t>-1,584.1</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
-          <t>7.9</t>
+          <t>-1,564.9</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
-          <t>-86.1%</t>
+          <t>-1.2%</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Proceeds From Stock Options Exercised</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>594.6</t>
+          <t>1.1</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
-          <t>428.5</t>
+          <t>7.9</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
-          <t>+38.8%</t>
+          <t>-86.1%</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Payments To Noncontrolling Interests</t>
+          <t>Proceeds From Minority Shareholders</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>-7.2</t>
+          <t>594.6</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
-          <t>-25.8</t>
+          <t>428.5</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
         <is>
-          <t>+72.1%</t>
+          <t>+38.8%</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Payments To Noncontrolling Interests</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>-91.3</t>
+          <t>-7.2</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
-          <t>-132.5</t>
+          <t>-25.8</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
-          <t>+31.1%</t>
+          <t>+72.1%</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Net Cash Provided By Used In Financing Activities Continuing Operations</t>
+          <t>Proceeds From Payments For Other Financing Activities</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>2,795.2</t>
+          <t>-91.3</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
-          <t>2,615.4</t>
+          <t>-132.5</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>+31.1%</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Net Cash Provided By Used In Financing Activities Continuing Operations</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>940.7</t>
+          <t>2,795.2</t>
         </is>
       </c>
       <c r="D119" t="inlineStr">
         <is>
-          <t>615.9</t>
+          <t>2,615.4</t>
         </is>
       </c>
       <c r="E119" t="inlineStr">
         <is>
-          <t>+52.7%</t>
+          <t>+6.9%</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Income Taxes Paid</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>192.2</t>
+          <t>940.7</t>
         </is>
       </c>
       <c r="D120" t="inlineStr">
         <is>
-          <t>198.2</t>
+          <t>615.9</t>
         </is>
       </c>
       <c r="E120" t="inlineStr">
         <is>
-          <t>-3.0%</t>
+          <t>+52.7%</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Interest Paid</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>192.2</t>
         </is>
       </c>
       <c r="D121" t="inlineStr">
         <is>
-          <t>19.8</t>
+          <t>198.2</t>
         </is>
       </c>
       <c r="E121" t="inlineStr">
         <is>
-          <t>-135.4%</t>
+          <t>-3.0%</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>-1,123.7</t>
+          <t>-7</t>
         </is>
       </c>
       <c r="D122" t="inlineStr">
         <is>
-          <t>1,362.7</t>
+          <t>19.8</t>
         </is>
       </c>
       <c r="E122" t="inlineStr">
         <is>
-          <t>-182.5%</t>
+          <t>-135.4%</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
+          <t>Net Change in Cash</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>-1,123.7</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>1,362.7</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>-182.5%</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
         </is>
       </c>
-      <c r="C123" t="inlineStr">
+      <c r="C124" t="inlineStr">
         <is>
           <t>1,856</t>
         </is>
       </c>
-      <c r="D123" t="inlineStr">
+      <c r="D124" t="inlineStr">
         <is>
           <t>2,979.7</t>
         </is>
       </c>
-      <c r="E123" t="inlineStr">
+      <c r="E124" t="inlineStr">
         <is>
           <t>-37.7%</t>
         </is>
       </c>
-      <c r="F123" t="inlineStr">
+      <c r="F124" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/2969/000000296925000055/apd-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>