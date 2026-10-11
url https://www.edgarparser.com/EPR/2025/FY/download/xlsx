--- v0 (2026-07-10)
+++ v1 (2026-10-11)
@@ -1583,61 +1583,61 @@
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>0.0%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045450/000104545026000007/epr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>31,655</t>
+          <t>-31,655</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>32,441</t>
+          <t>-32,441</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-2.4%</t>
+          <t>+2.4%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045450/000104545026000007/epr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Real Estate Investment Property Net</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>4,494,259</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
@@ -2250,51 +2250,51 @@
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>112,263</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>-51.1%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045450/000104545026000007/epr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Preferred Stock Value (Q)</t>
+          <t>Preferred Stock Value (INSTANT)</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1045450/000104545026000007/epr-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">