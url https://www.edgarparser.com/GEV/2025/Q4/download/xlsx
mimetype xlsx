--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F67"/>
+  <dimension ref="A1:F68"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q4 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1029,1577 +1029,1609 @@
       </c>
       <c r="C19" t="inlineStr">
         <is>
           <t>64</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>9</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>+611.1%</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Receivables Net Current</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>9,803</t>
+          <t>88</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>8,177</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+19.9%</t>
+          <t>+2100.0%</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Receivables Net Current</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>10,429</t>
+          <t>9,803</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>8,587</t>
+          <t>8,177</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+21.5%</t>
+          <t>+19.9%</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Contract With Customer Asset Net Current</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>9,294</t>
+          <t>10,429</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>8,621</t>
+          <t>8,587</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>+21.5%</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Contract With Customer Asset Net Current</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1,445</t>
+          <t>9,294</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>564</t>
+          <t>8,621</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+156.2%</t>
+          <t>+7.8%</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Other Assets Current</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>1,445</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>564</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+156.2%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>40,216</t>
+          <t>396</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>34,153</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+17.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>4,439</t>
+          <t>40,216</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>4,263</t>
+          <t>34,153</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+4.1%</t>
+          <t>+17.8%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Contract And Other Deferred Assets Noncurrent</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>4,439</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>555</t>
+          <t>4,263</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-31.9%</t>
+          <t>+4.1%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Contract And Other Deferred Assets Noncurrent</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,321</t>
+          <t>378</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>1,639</t>
+          <t>555</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+224.6%</t>
+          <t>-31.9%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>4,095</t>
+          <t>5,321</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>2,763</t>
+          <t>1,639</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+48.2%</t>
+          <t>+224.6%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>63,016</t>
+          <t>4,095</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>51,485</t>
+          <t>2,763</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>+48.2%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment (Q)</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>63,016</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>51,485</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+22.4%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Property, Plant &amp; Equipment (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>788</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+17.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>788</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>671</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>+17.4%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>8,848</t>
+          <t>727</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>8,205</t>
+          <t>813</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Operating Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>6,006</t>
+          <t>8,848</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>5,150</t>
+          <t>8,205</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>+7.8%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Property Plant And Equipment And Operating Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>727</t>
+          <t>6,006</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>813</t>
+          <t>5,150</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-10.6%</t>
+          <t>+16.6%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Equity Method Investments</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>1,834</t>
+          <t>727</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>2,149</t>
+          <t>813</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>-14.7%</t>
+          <t>-10.6%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Accounts Payable And Other Accrued Liabilities Current</t>
+          <t>Equity Method Investments</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>8,809</t>
+          <t>1,834</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>8,602</t>
+          <t>2,149</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>-14.7%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Accounts Payable And Other Accrued Liabilities Current</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>25,774</t>
+          <t>8,809</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>17,587</t>
+          <t>8,602</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+46.6%</t>
+          <t>+2.4%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Deferred Revenue (Current)</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>6,310</t>
+          <t>25,774</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>5,496</t>
+          <t>17,587</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+14.8%</t>
+          <t>+46.6%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Other Liabilities Current</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>79</t>
+          <t>6,310</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>5,496</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+14.8%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>40,972</t>
+          <t>79</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>31,685</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,162</t>
+          <t>40,972</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>827</t>
+          <t>31,685</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+40.5%</t>
+          <t>+29.3%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Deferred Compensation Liability Classified Noncurrent</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>3,171</t>
+          <t>1,162</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>3,264</t>
+          <t>827</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>+40.5%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Deferred Compensation Liability Classified Noncurrent</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>5,416</t>
+          <t>3,171</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>5,116</t>
+          <t>3,264</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>50,720</t>
+          <t>5,416</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>40,892</t>
+          <t>5,116</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+24.0%</t>
+          <t>+5.9%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>661</t>
+          <t>50,720</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>40,892</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>+24.0%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>661</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>157</t>
+          <t>562</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>+17.6%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Contract With Customer Liability Noncurrent</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>175</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>157</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+11.5%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Common Stock</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>9,813</t>
+          <t>3</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>9,733</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+0.8%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid-In Capital</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>6,154</t>
+          <t>9,813</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,611</t>
+          <t>9,733</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+282.0%</t>
+          <t>+0.8%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>-3,385</t>
+          <t>6,154</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>-43</t>
+          <t>1,611</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-7772.1%</t>
+          <t>+282.0%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Treasury Stock Common Value</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-1,407</t>
+          <t>-3,385</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-1,759</t>
+          <t>-43</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>-7772.1%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>11,178</t>
+          <t>-1,407</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>9,546</t>
+          <t>-1,759</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+17.1%</t>
+          <t>+20.0%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>12,296</t>
+          <t>11,178</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>10,593</t>
+          <t>9,546</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>+17.1%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>63,016</t>
+          <t>12,296</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>51,485</t>
+          <t>10,593</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+22.4%</t>
+          <t>+16.1%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>1,118</t>
+          <t>63,016</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>1,047</t>
+          <t>51,485</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+6.8%</t>
+          <t>+22.4%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization (Q)</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,118</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,047</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+6.8%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Depreciation &amp; Amortization (Q)</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-175.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Change in Deferred Revenue</t>
+          <t>Change in Inventory</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,600</t>
+          <t>-386</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>1,139</t>
+          <t>510</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+391.7%</t>
+          <t>-175.7%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Change in Deferred Revenue</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>2,479</t>
+          <t>5,600</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>921</t>
+          <t>1,139</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+169.2%</t>
+          <t>+391.7%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>2,479</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-216</t>
+          <t>921</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+148.6%</t>
+          <t>+169.2%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Other Investing Activities</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-374</t>
+          <t>105</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-175</t>
+          <t>-216</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-113.7%</t>
+          <t>+148.6%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-1,075</t>
+          <t>-374</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>-175</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-35733.3%</t>
+          <t>-113.7%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Share Repurchases</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-1,178</t>
+          <t>-1,075</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>-3</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-822.7%</t>
+          <t>-35733.3%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-341</t>
+          <t>-1,178</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-324</t>
+          <t>163</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-822.7%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
+          <t>Income Taxes Paid</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>-341</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>-324</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>-5.2%</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
           <t>Net Change in Cash</t>
         </is>
       </c>
-      <c r="C67" t="inlineStr">
+      <c r="C68" t="inlineStr">
         <is>
           <t>902</t>
         </is>
       </c>
-      <c r="D67" t="inlineStr">
+      <c r="D68" t="inlineStr">
         <is>
           <t>810</t>
         </is>
       </c>
-      <c r="E67" t="inlineStr">
+      <c r="E68" t="inlineStr">
         <is>
           <t>+11.4%</t>
         </is>
       </c>
-      <c r="F67" t="inlineStr">
+      <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1996810/000199681026000015/gev-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>