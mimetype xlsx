--- v1 (2026-08-25)
+++ v2 (2026-10-11)
@@ -410,3412 +410,1300 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F105"/>
+  <dimension ref="A1:F39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q3 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
           <t>Q3 2024</t>
         </is>
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>YoY</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Source URL</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Revenue</t>
+          <t>Cash &amp; Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2,007,637</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>1,997,660</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>+0.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Cost of Revenue</t>
+          <t>Accounts Receivable (Q)</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>556,682</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>504,563</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
-          <t>+10.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Selling, General &amp; Administrative</t>
+          <t>Settlement Assets Current (Q)</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>1,016,832</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>1,050,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>-3.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Gain Loss On Sale Of Business</t>
+          <t>Prepaid Expenses &amp; Other Current Assets (Q)</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>-343,891</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Total Costs &amp; Expenses</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>1,229,623</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>1,554,914</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>-20.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Operating Income</t>
+          <t>Total Current Assets (Q)</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>778,014</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>442,746</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>+75.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Interest And Other Income</t>
+          <t>Goodwill (Q)</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>21,469</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>54,087</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>-60.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Interestand Other Expense</t>
+          <t>Deferred Tax Assets (Q)</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>-143,773</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>-148,865</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>+3.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Non-Operating Income (Expense)</t>
+          <t>Notes And Loans Receivable Net Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>-122,304</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>-94,778</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
-          <t>-29.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Before Income Taxes Minority Interest And Income Loss From Equity Method Investments</t>
+          <t>Other Non-Current Assets (Q)</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>655,710</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>347,968</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>+88.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Income Tax Expense (Benefit)</t>
+          <t>Disposal Group Including Discontinued Operation Assets Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>199,309</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>59,873</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>+232.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Income Lossfrom Continuing Operations Netof Taxbefore Equity Method Investmentsand Noncontrolling Interest</t>
+          <t>Total Assets (Q)</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>456,401</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>288,095</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>+58.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net Of Dividends Or Distributions</t>
+          <t>Intangible Assets (Q)</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>16,874</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>15,783</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Intangible Assets Net Excluding Goodwill (Q)</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>473,275</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>303,878</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>+55.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization (Q)</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>187,320</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>29,655</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
-          <t>+531.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Lines Of Credit Current (Q)</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>660,595</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>333,533</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>+98.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Net Income Loss Attributable To Noncontrolling Interest</t>
+          <t>Long Term Debt And Capital Lease Obligations Current (Q)</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>-25,386</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>-18,408</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>-37.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Net Income</t>
+          <t>Accounts Payable And Accrued Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>635,209</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>315,125</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>+101.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Basic Share</t>
+          <t>Settlement Liabilities Current (Q)</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>1.87</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+65.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Basic Share</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current (Q)</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>0.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>0.11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+609.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>EPS (Basic)</t>
+          <t>Total Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2.65</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>1.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>+113.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Income Loss From Continuing Operations Per Diluted Share</t>
+          <t>Deferred Revenue (Current) (Q)</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>1.86</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>1.13</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+64.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Income Loss From Discontinued Operations Net Of Tax Per Diluted Share</t>
+          <t>Deferred Tax Liabilities (Q)</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>0.78</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>0.11</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+609.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>EPS (Diluted)</t>
+          <t>Other Non-Current Liabilities (Q)</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2.64</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1.24</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+112.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Comprehensive Income</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>596,468</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>438,074</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+36.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Basic)</t>
+          <t>Total Liabilities (Q)</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>239,789</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>254,402</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>-5.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Wtd Avg Shares (Diluted)</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>240,174</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>254,897</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>-5.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Income Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Restructuring Settlement And Impairment Provisions</t>
+          <t>Contract With Customer Liability Noncurrent (Q)</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>205.1</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>104.9</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+95.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Long Term Debt And Capital Lease Obligations (Q)</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,603,047</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount (Q)</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>878,198</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Settlement Assets Current</t>
+          <t>Additional Paid-In Capital (Q)</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2,128,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Retained Earnings (Q)</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>411,895</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Accumulated Other Comprehensive Income (Q)</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>1,184,860</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Total Stockholders' Equity (Q)</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>7,206,927</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Minority Interest (Q)</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>16,725,085</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest (Q)</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>96,046</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Noncurrent</t>
+          <t>Total Liabilities &amp; Equity (Q)</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>804,351</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents (Q)</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>1,894,772</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
-        <is>
-[...2110 lines deleted...]
-      <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>