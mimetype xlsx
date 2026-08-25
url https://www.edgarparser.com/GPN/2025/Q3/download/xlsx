--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F104"/>
+  <dimension ref="A1:F105"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q3 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1317,2473 +1317,2505 @@
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>240,174</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>254,897</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>-5.8%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2,603,047</t>
+          <t>205.1</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>104.9</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+95.5%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>878,198</t>
+          <t>2,603,047</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Settlement Assets Current</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,128,927</t>
+          <t>878,198</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Settlement Assets Current</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>411,895</t>
+          <t>2,128,927</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Prepaid Expenses &amp; Other Current Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,184,860</t>
+          <t>411,895</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Assets Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>7,206,927</t>
+          <t>1,184,860</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>16,725,085</t>
+          <t>7,206,927</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>96,046</t>
+          <t>16,725,085</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Noncurrent</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>804,351</t>
+          <t>96,046</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Notes And Loans Receivable Net Noncurrent</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>1,894,772</t>
+          <t>804,351</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Disposal Group Including Discontinued Operation Assets Noncurrent</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>15,508,684</t>
+          <t>1,894,772</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Disposal Group Including Discontinued Operation Assets Noncurrent</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>47,962,419</t>
+          <t>15,508,684</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>4,286,117</t>
+          <t>47,962,419</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>4,286,117</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>1,440,437</t>
+          <t>4,286,117</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Lines Of Credit Current</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>973,247</t>
+          <t>1,440,437</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Lines Of Credit Current</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>1,903,388</t>
+          <t>973,247</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>2,452,553</t>
+          <t>1,903,388</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Settlement Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,266,673</t>
+          <t>2,452,553</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
+          <t>Settlement Liabilities Current</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>837,144</t>
+          <t>2,266,673</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Current</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>8,433,005</t>
+          <t>837,144</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>188,856</t>
+          <t>8,433,005</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Deferred Revenue (Current)</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,690,428</t>
+          <t>188,856</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>555,865</t>
+          <t>1,690,428</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>462,437</t>
+          <t>555,865</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Liabilities Of Disposal Group Including Discontinued Operation Noncurrent</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>24,464,582</t>
+          <t>462,437</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>15,303,164</t>
+          <t>24,464,582</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>19,271</t>
+          <t>15,303,164</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Contract With Customer Liability Noncurrent</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>13,322,847</t>
+          <t>19,271</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Long Term Debt And Capital Lease Obligations</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>181,240</t>
+          <t>13,322,847</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>17,032,946</t>
+          <t>181,240</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid-In Capital</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>5,777,855</t>
+          <t>17,032,946</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-142,713</t>
+          <t>5,777,855</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>22,668,088</t>
+          <t>-142,713</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>648,509</t>
+          <t>22,668,088</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>23,316,597</t>
+          <t>648,509</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>47,962,419</t>
+          <t>23,316,597</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>319,726</t>
+          <t>47,962,419</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>368,905</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-13.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Depreciation</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>759,634</t>
+          <t>319,726</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>1,036,768</t>
+          <t>368,905</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-26.7%</t>
+          <t>-13.3%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Capitalized Contract Cost Amortization</t>
+          <t>Amortization Of Intangible Assets</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>100,005</t>
+          <t>759,634</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>102,926</t>
+          <t>1,036,768</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-2.8%</t>
+          <t>-26.7%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Capitalized Contract Cost Amortization</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>114,821</t>
+          <t>100,005</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>134,361</t>
+          <t>102,926</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>-2.8%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Provision For Operating Losses And Doubtful Accounts</t>
+          <t>Stock-Based Compensation</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>60,340</t>
+          <t>114,821</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>60,677</t>
+          <t>134,361</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>-0.6%</t>
+          <t>-14.5%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Noncash Lease Expense</t>
+          <t>Provision For Operating Losses And Doubtful Accounts</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>35,575</t>
+          <t>60,340</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>44,205</t>
+          <t>60,677</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-19.5%</t>
+          <t>-0.6%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Other Noncash Deferred Income Tax Expense</t>
+          <t>Noncash Lease Expense</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>83,738</t>
+          <t>35,575</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-251,652</t>
+          <t>44,205</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+133.3%</t>
+          <t>-19.5%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Paid In Kind Interest Capitalized</t>
+          <t>Other Noncash Deferred Income Tax Expense</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-43,192</t>
+          <t>83,738</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-54,743</t>
+          <t>-251,652</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+21.1%</t>
+          <t>+133.3%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments</t>
+          <t>Paid In Kind Interest Capitalized</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-55,055</t>
+          <t>-43,192</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-50,644</t>
+          <t>-54,743</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>+21.1%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Equity Method Investment Dividends Or Distributions</t>
+          <t>Income Loss From Equity Method Investments</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>7,512</t>
+          <t>-55,055</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-50,644</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Goodwill Impairment Loss</t>
+          <t>Equity Method Investment Dividends Or Distributions</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>33,225</t>
+          <t>7,512</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Goodwill Impairment Loss</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>25,357</t>
+          <t>33,225</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>22,869</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+10.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Other Non-Cash Items</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-125,307</t>
+          <t>25,357</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-39,204</t>
+          <t>22,869</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-219.6%</t>
+          <t>+10.9%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Accounts Receivable</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-158,424</t>
+          <t>-125,307</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-167,511</t>
+          <t>-39,204</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+5.4%</t>
+          <t>-219.6%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Change in Prepaid &amp; Other Assets</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>112,111</t>
+          <t>-158,424</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-134,489</t>
+          <t>-167,511</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+183.4%</t>
+          <t>+5.4%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>2,141,380</t>
+          <t>112,111</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>2,174,146</t>
+          <t>-134,489</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-1.5%</t>
+          <t>+183.4%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>888,088</t>
+          <t>2,141,380</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>912,380</t>
+          <t>2,174,146</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-2.7%</t>
+          <t>-1.5%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-201,853</t>
+          <t>888,088</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>-373,790</t>
+          <t>912,380</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>+46.0%</t>
+          <t>-2.7%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-449,556</t>
+          <t>-201,853</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-490,913</t>
+          <t>-373,790</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+8.4%</t>
+          <t>+46.0%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Notes Receivable</t>
+          <t>Payments To Acquire Productive Assets</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>13,125</t>
+          <t>-449,556</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-490,913</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+8.4%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
+          <t>Proceeds From Collection Of Notes Receivable</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>709,653</t>
+          <t>13,125</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Other Investments</t>
+          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>8,258</t>
+          <t>709,653</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>18,076</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-54.3%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Proceeds From Sale And Maturity Of Other Investments</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>79,627</t>
+          <t>8,258</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-846,621</t>
+          <t>18,076</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+109.4%</t>
+          <t>-54.3%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Net Change In Funds Held For Customers</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-156,589</t>
+          <t>79,627</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-84,592</t>
+          <t>-846,621</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-85.1%</t>
+          <t>+109.4%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Net Change In Settlement Processing Assets And Obligations</t>
+          <t>Net Change In Funds Held For Customers</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>139,819</t>
+          <t>-156,589</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>789,702</t>
+          <t>-84,592</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-82.3%</t>
+          <t>-85.1%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Lines Of Credit</t>
+          <t>Net Change In Settlement Processing Assets And Obligations</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>439,363</t>
+          <t>139,819</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-184,454</t>
+          <t>789,702</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+338.2%</t>
+          <t>-82.3%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Repayments Of Lines Of Credit</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>4,899,113</t>
+          <t>439,363</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>7,637,904</t>
+          <t>-184,454</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-35.9%</t>
+          <t>+338.2%</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-5,972,773</t>
+          <t>4,899,113</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-5,802,954</t>
+          <t>7,637,904</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-2.9%</t>
+          <t>-35.9%</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-41,414</t>
+          <t>-5,972,773</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-33,056</t>
+          <t>-5,802,954</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>-2.9%</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Debt Issuance Costs</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-1,191,089</t>
+          <t>-41,414</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-900,047</t>
+          <t>-33,056</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-32.3%</t>
+          <t>-25.3%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Share Repurchases</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>23,723</t>
+          <t>-1,191,089</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>33,531</t>
+          <t>-900,047</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-29.3%</t>
+          <t>-32.3%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Common Stock For Share Based Compensation Plans</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-38,663</t>
+          <t>23,723</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-53,780</t>
+          <t>33,531</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+28.1%</t>
+          <t>-29.3%</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments For Repurchase Of Common Stock For Share Based Compensation Plans</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-49,179</t>
+          <t>-38,663</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>-29,356</t>
+          <t>-53,780</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-67.5%</t>
+          <t>+28.1%</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Proceeds From Minority Shareholders</t>
+          <t>Payments To Minority Shareholders</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>1,145</t>
+          <t>-49,179</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>2,116</t>
+          <t>-29,356</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>-67.5%</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Proceeds From Minority Shareholders</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>-179,464</t>
+          <t>1,145</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>-190,478</t>
+          <t>2,116</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>-45.9%</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Payments Of Dividends Common Stock</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-2,126,008</t>
+          <t>-179,464</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-445,963</t>
+          <t>-190,478</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-376.7%</t>
+          <t>+5.8%</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>205,657</t>
+          <t>-2,126,008</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>1,078</t>
+          <t>-445,963</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>+18977.6%</t>
+          <t>-376.7%</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>300,656</t>
+          <t>205,657</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>882,640</t>
+          <t>1,078</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-65.9%</t>
+          <t>+18977.6%</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
+          <t>Net Change in Cash</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>300,656</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>882,640</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>-65.9%</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
-      <c r="C104" t="inlineStr">
+      <c r="C105" t="inlineStr">
         <is>
           <t>3,036,631</t>
         </is>
       </c>
-      <c r="D104" t="inlineStr">
+      <c r="D105" t="inlineStr">
         <is>
           <t>3,139,515</t>
         </is>
       </c>
-      <c r="E104" t="inlineStr">
+      <c r="E105" t="inlineStr">
         <is>
           <t>-3.3%</t>
         </is>
       </c>
-      <c r="F104" t="inlineStr">
+      <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336025000077/gpn-20250930.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>