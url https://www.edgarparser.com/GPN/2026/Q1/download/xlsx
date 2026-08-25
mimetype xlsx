--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F100"/>
+  <dimension ref="A1:F101"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1285,2377 +1285,2409 @@
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>273,223</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>247,160</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>+10.5%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>5,861,312</t>
+          <t>387.3</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>2,714,050</t>
+          <t>94.7</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+116.0%</t>
+          <t>+309.0%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,415,671</t>
+          <t>5,861,312</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>1,112,308</t>
+          <t>2,714,050</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+27.3%</t>
+          <t>+116.0%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Settlement Assets Current</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>3,353,347</t>
+          <t>1,415,671</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,836,890</t>
+          <t>1,112,308</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+82.6%</t>
+          <t>+27.3%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Settlement Assets Current</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,043,895</t>
+          <t>3,353,347</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>893,338</t>
+          <t>1,836,890</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+16.9%</t>
+          <t>+82.6%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>11,674,225</t>
+          <t>1,043,895</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>6,738,560</t>
+          <t>893,338</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+73.2%</t>
+          <t>+16.9%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>27,082,588</t>
+          <t>11,674,225</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>6,738,560</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+73.2%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>340,769</t>
+          <t>27,082,588</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>105,694</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+222.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Notes And Loans Receivable Net Noncurrent</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>829,403</t>
+          <t>340,769</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>788,075</t>
+          <t>105,694</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+5.2%</t>
+          <t>+222.4%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Notes And Loans Receivable Net Noncurrent</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,139,836</t>
+          <t>829,403</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2,545,906</t>
+          <t>788,075</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-15.9%</t>
+          <t>+5.2%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>64,254,841</t>
+          <t>2,139,836</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>47,616,106</t>
+          <t>2,545,906</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+34.9%</t>
+          <t>-15.9%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>20,175,777</t>
+          <t>64,254,841</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>47,616,106</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+34.9%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>20,175,777</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>8,668,020</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+132.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,012,243</t>
+          <t>20,175,777</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,352,656</t>
+          <t>8,668,020</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-14.5%</t>
+          <t>+132.8%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Lines Of Credit Current</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>1,010,304</t>
+          <t>2,012,243</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>727,975</t>
+          <t>2,352,656</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+38.8%</t>
+          <t>-14.5%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Lines Of Credit Current</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,582,335</t>
+          <t>1,010,304</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,180,408</t>
+          <t>727,975</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+34.0%</t>
+          <t>+38.8%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Payable And Accrued Liabilities Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,729,351</t>
+          <t>1,582,335</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>2,925,073</t>
+          <t>1,180,408</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+27.5%</t>
+          <t>+34.0%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Settlement Liabilities Current</t>
+          <t>Accounts Payable And Accrued Liabilities Current</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>5,792,784</t>
+          <t>3,729,351</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>2,307,400</t>
+          <t>2,925,073</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+151.1%</t>
+          <t>+27.5%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Settlement Liabilities Current</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>2,632,200</t>
+          <t>5,792,784</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>2,307,400</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+151.1%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Accrued Income Taxes Current</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>14,746,974</t>
+          <t>2,632,200</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>7,140,856</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+106.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>178,364</t>
+          <t>14,746,974</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>7,140,856</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+106.5%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Commercial Paper (Q)</t>
+          <t>Deferred Revenue (Current)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>178,364</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Commercial Paper (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>2,733,850</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,770,186</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+54.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>1,114,971</t>
+          <t>2,733,850</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>666,070</t>
+          <t>1,770,186</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+67.4%</t>
+          <t>+54.4%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>39,580,260</t>
+          <t>1,114,971</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>24,591,533</t>
+          <t>666,070</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+61.0%</t>
+          <t>+67.4%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>22,696,960</t>
+          <t>39,580,260</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>24,591,533</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+61.0%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>25,332</t>
+          <t>22,696,960</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Contract With Customer Liability Noncurrent</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>20,984,465</t>
+          <t>25,332</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>15,014,421</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+39.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
+          <t>Long Term Debt And Capital Lease Obligations</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>211,073</t>
+          <t>20,984,465</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>166,791</t>
+          <t>15,014,421</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+26.5%</t>
+          <t>+39.8%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Redeemable Noncontrolling Interest Equity Carrying Amount</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>19,919,419</t>
+          <t>211,073</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>17,678,643</t>
+          <t>166,791</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+12.7%</t>
+          <t>+26.5%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid-In Capital</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>4,068,198</t>
+          <t>19,919,419</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>5,019,346</t>
+          <t>17,678,643</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-18.9%</t>
+          <t>+12.7%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>-195,254</t>
+          <t>4,068,198</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>-449,646</t>
+          <t>5,019,346</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+56.6%</t>
+          <t>-18.9%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>23,792,363</t>
+          <t>-195,254</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>22,248,343</t>
+          <t>-449,646</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+6.9%</t>
+          <t>+56.6%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>671,145</t>
+          <t>23,792,363</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>609,439</t>
+          <t>22,248,343</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+10.1%</t>
+          <t>+6.9%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>24,463,508</t>
+          <t>671,145</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>609,439</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+10.1%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>64,254,841</t>
+          <t>24,463,508</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>47,616,106</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+34.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>117,600</t>
+          <t>64,254,841</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>122,839</t>
+          <t>47,616,106</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-4.3%</t>
+          <t>+34.9%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Depreciation</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>747,157</t>
+          <t>117,600</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>329,269</t>
+          <t>122,839</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+126.9%</t>
+          <t>-4.3%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Capitalized Contract Cost Amortization</t>
+          <t>Amortization Of Intangible Assets</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>24,821</t>
+          <t>747,157</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>34,424</t>
+          <t>329,269</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-27.9%</t>
+          <t>+126.9%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Capitalized Contract Cost Amortization</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>21,486</t>
+          <t>24,821</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>39,740</t>
+          <t>34,424</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-45.9%</t>
+          <t>-27.9%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Provision For Operating Losses And Doubtful Accounts</t>
+          <t>Stock-Based Compensation</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>34,650</t>
+          <t>21,486</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>19,950</t>
+          <t>39,740</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>+73.7%</t>
+          <t>-45.9%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Noncash Lease Expense</t>
+          <t>Provision For Operating Losses And Doubtful Accounts</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>14,972</t>
+          <t>34,650</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>14,162</t>
+          <t>19,950</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+5.7%</t>
+          <t>+73.7%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Other Noncash Deferred Income Tax Expense</t>
+          <t>Noncash Lease Expense</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-1,035,701</t>
+          <t>14,972</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-70,737</t>
+          <t>14,162</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>-1364.2%</t>
+          <t>+5.7%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Paid In Kind Interest Capitalized</t>
+          <t>Other Noncash Deferred Income Tax Expense</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-16,339</t>
+          <t>-1,035,701</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-19,499</t>
+          <t>-70,737</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+16.2%</t>
+          <t>-1364.2%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Income Loss From Equity Method Investments Net</t>
+          <t>Paid In Kind Interest Capitalized</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-19,853</t>
+          <t>-16,339</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-18,286</t>
+          <t>-19,499</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-8.6%</t>
+          <t>+16.2%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal</t>
+          <t>Income Loss From Equity Method Investments Net</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-22,174</t>
+          <t>-19,853</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-3,993</t>
+          <t>-18,286</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-455.3%</t>
+          <t>-8.6%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>44,806</t>
+          <t>-22,174</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>19,338</t>
+          <t>-3,993</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+131.7%</t>
+          <t>-455.3%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Other Non-Cash Items</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>44,178</t>
+          <t>44,806</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-36,734</t>
+          <t>19,338</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+220.3%</t>
+          <t>+131.7%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Accounts Receivable</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-193,470</t>
+          <t>44,178</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-93,552</t>
+          <t>-36,734</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-106.8%</t>
+          <t>+220.3%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Taxes Payable</t>
+          <t>Change in Prepaid &amp; Other Assets</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>2,474,328</t>
+          <t>-193,470</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>79,318</t>
+          <t>-93,552</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+3019.5%</t>
+          <t>-106.8%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
+          <t>Increase Decrease In Accrued Taxes Payable</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-746,230</t>
+          <t>2,474,328</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-181,399</t>
+          <t>79,318</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-311.4%</t>
+          <t>+3019.5%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Increase Decrease In Accounts Payable And Accrued Liabilities</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-288,821</t>
+          <t>-746,230</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>555,124</t>
+          <t>-181,399</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-152.0%</t>
+          <t>-311.4%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>864,757</t>
+          <t>-288,821</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>292,587</t>
+          <t>555,124</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+195.6%</t>
+          <t>-152.0%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-1,389,248</t>
+          <t>864,757</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-49,886</t>
+          <t>292,587</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-2684.8%</t>
+          <t>+195.6%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Productive Assets</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-261,336</t>
+          <t>-1,389,248</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-127,577</t>
+          <t>-49,886</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-104.8%</t>
+          <t>-2684.8%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Proceeds From Collection Of Notes Receivable</t>
+          <t>Payments To Acquire Productive Assets</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>4,375</t>
+          <t>-261,336</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>4,375</t>
+          <t>-127,577</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-104.8%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
+          <t>Proceeds From Collection Of Notes Receivable</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>7,362,347</t>
+          <t>4,375</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>4,375</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Proceeds From Divestiture Of Businesses Net Of Cash Divested</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>5,716,138</t>
+          <t>7,362,347</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-173,088</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+3402.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Net Change In Funds Held For Customers</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-18,451</t>
+          <t>5,716,138</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-58,461</t>
+          <t>-173,088</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+68.4%</t>
+          <t>+3402.4%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Net Change In Settlement Processing Assets And Obligations</t>
+          <t>Net Change In Funds Held For Customers</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-534,818</t>
+          <t>-18,451</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>479,153</t>
+          <t>-58,461</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-211.6%</t>
+          <t>+68.4%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Lines Of Credit</t>
+          <t>Net Change In Settlement Processing Assets And Obligations</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>675,874</t>
+          <t>-534,818</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>223,216</t>
+          <t>479,153</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+202.8%</t>
+          <t>-211.6%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Commercial Paper</t>
+          <t>Proceeds From Repayments Of Lines Of Credit</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>1,077,072</t>
+          <t>675,874</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>867,582</t>
+          <t>223,216</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+24.1%</t>
+          <t>+202.8%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Proceeds From Repayments Of Commercial Paper</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>4,667,951</t>
+          <t>1,077,072</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>1,551,000</t>
+          <t>867,582</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+201.0%</t>
+          <t>+24.1%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-13,618,554</t>
+          <t>4,667,951</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-2,546,613</t>
+          <t>1,551,000</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-434.8%</t>
+          <t>+201.0%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Debt Issuance Costs</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-8,663</t>
+          <t>-13,618,554</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-2,546,613</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-434.8%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Debt Issuance Costs</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-549,931</t>
+          <t>-8,663</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>-446,286</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-23.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
+          <t>Share Repurchases</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>4,734</t>
+          <t>-549,931</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>6,340</t>
+          <t>-446,286</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>-25.3%</t>
+          <t>-23.2%</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Payments For Repurchase Of Common Stock For Share Based Compensation Plans</t>
+          <t>Proceeds From Issuance Of Shares Under Incentive And Share Based Compensation Plans Including Stock Options</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-31,468</t>
+          <t>4,734</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>-36,006</t>
+          <t>6,340</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>-25.3%</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Payments To Minority Shareholders</t>
+          <t>Payments For Repurchase Of Common Stock For Share Based Compensation Plans</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-6,013</t>
+          <t>-31,468</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>-10,327</t>
+          <t>-36,006</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>+41.8%</t>
+          <t>+12.6%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Payments Of Dividends Common Stock</t>
+          <t>Payments To Minority Shareholders</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-68,246</t>
+          <t>-6,013</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-61,124</t>
+          <t>-10,327</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>+41.8%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Payments Of Dividends Common Stock</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>-8,410,513</t>
+          <t>-68,246</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-31,526</t>
+          <t>-61,124</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>-26578.0%</t>
+          <t>-11.7%</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>-8,732</t>
+          <t>-8,410,513</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>61,790</t>
+          <t>-31,526</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>-114.1%</t>
+          <t>-26578.0%</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-2,991,928</t>
+          <t>-8,732</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>412,300</t>
+          <t>61,790</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>-825.7%</t>
+          <t>-114.1%</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
+          <t>Net Change in Cash</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>-2,991,928</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>412,300</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>-825.7%</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
-      <c r="C100" t="inlineStr">
+      <c r="C101" t="inlineStr">
         <is>
           <t>6,124,486</t>
         </is>
       </c>
-      <c r="D100" t="inlineStr">
+      <c r="D101" t="inlineStr">
         <is>
           <t>3,148,275</t>
         </is>
       </c>
-      <c r="E100" t="inlineStr">
+      <c r="E101" t="inlineStr">
         <is>
           <t>+94.5%</t>
         </is>
       </c>
-      <c r="F100" t="inlineStr">
+      <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1123360/000112336026000072/gpn-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>