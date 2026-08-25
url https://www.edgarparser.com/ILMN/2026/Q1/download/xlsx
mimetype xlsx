--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F82"/>
+  <dimension ref="A1:F83"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1189,1897 +1189,1929 @@
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>145</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>117</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>+23.9%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,089</t>
+          <t>1</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>1,113</t>
+          <t>31</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>-2.2%</t>
+          <t>-96.8%</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>66</t>
+          <t>1,089</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>1,113</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>-46.8%</t>
+          <t>-2.2%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Short-Term Investments</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>738</t>
+          <t>66</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>124</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-46.8%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>611</t>
+          <t>738</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>234</t>
+          <t>611</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+17.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,738</t>
+          <t>234</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2,673</t>
+          <t>200</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+2.4%</t>
+          <t>+17.0%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>755</t>
+          <t>2,738</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>782</t>
+          <t>2,673</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-3.5%</t>
+          <t>+2.4%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Property, Plant &amp; Equipment</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>371</t>
+          <t>755</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>410</t>
+          <t>782</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>-3.5%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>1,284</t>
+          <t>371</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>410</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>458</t>
+          <t>1,284</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>553</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>-17.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>523</t>
+          <t>458</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>553</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+40.2%</t>
+          <t>-17.2%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>6,559</t>
+          <t>523</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>6,182</t>
+          <t>373</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>+40.2%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>430</t>
+          <t>6,559</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>6,182</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+6.1%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>430</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+54.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>430</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>207</t>
+          <t>278</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+5.3%</t>
+          <t>+54.7%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Accrued Liabilities</t>
+          <t>Accounts Payable</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>849</t>
+          <t>218</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>207</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+5.3%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Notes Payable Current</t>
+          <t>Accrued Liabilities</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>849</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>499</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Notes Payable Current</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,566</t>
+          <t>499</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,440</t>
+          <t>499</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+8.8%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Deferred Revenue (Current)</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>1,566</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,440</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+8.8%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt (Q)</t>
+          <t>Deferred Revenue (Current)</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>269</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Current Portion of Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>475</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>539</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-11.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>352</t>
+          <t>475</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>344</t>
+          <t>539</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+2.3%</t>
+          <t>-11.9%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>352</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>344</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+2.3%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>—</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Long Term Notes Payable</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,490</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,491</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-0.1%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Long Term Notes Payable</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1,490</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>2</t>
+          <t>1,491</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>-0.1%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Additional Paid-In Capital</t>
+          <t>Common Stock</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>7,862</t>
+          <t>2</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>7,608</t>
+          <t>2</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+3.3%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Additional Paid-In Capital</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>7,862</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>7,608</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-87.5%</t>
+          <t>+3.3%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>-258</t>
+          <t>1</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>-1,111</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+76.8%</t>
+          <t>-87.5%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>-4,931</t>
+          <t>-258</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>-4,139</t>
+          <t>-1,111</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-19.1%</t>
+          <t>+76.8%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Treasury Stock Common Value</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>2,676</t>
+          <t>-4,931</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>2,368</t>
+          <t>-4,139</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>-19.1%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>6,559</t>
+          <t>2,676</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>6,182</t>
+          <t>2,368</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+6.1%</t>
+          <t>+13.0%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Depreciation</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>51</t>
+          <t>6,559</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>6,182</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-1.9%</t>
+          <t>+6.1%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Amortization Of Intangible Assets</t>
+          <t>Depreciation</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>18</t>
+          <t>51</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>17</t>
+          <t>52</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>-1.9%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Stock-Based Compensation</t>
+          <t>Amortization Of Intangible Assets</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>60</t>
+          <t>18</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>73</t>
+          <t>17</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-17.8%</t>
+          <t>+5.9%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Increase Decrease In Deferred Income Taxes</t>
+          <t>Stock-Based Compensation</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>60</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>16</t>
+          <t>73</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>-118.8%</t>
+          <t>-17.8%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Gain Loss On Strategic Investments Noncash</t>
+          <t>Increase Decrease In Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>38</t>
+          <t>-3</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>16</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+218.8%</t>
+          <t>-118.8%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
+          <t>Gain Loss On Strategic Investments Noncash</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-16</t>
+          <t>38</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-45.5%</t>
+          <t>+218.8%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Non-Cash Items</t>
+          <t>Business Combination Contingent Consideration Arrangements Change In Amount Of Contingent Consideration Liability1</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>-16</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+500.0%</t>
+          <t>-45.5%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Change in Accounts Receivable</t>
+          <t>Other Non-Cash Items</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>118</t>
+          <t>8</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>46</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+156.5%</t>
+          <t>+500.0%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Change in Accounts Receivable</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-13</t>
+          <t>118</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>10</t>
+          <t>46</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-230.0%</t>
+          <t>+156.5%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Inventory</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-2</t>
+          <t>-13</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>10</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-133.3%</t>
+          <t>-230.0%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Increase Decrease Of Operating Leases Net</t>
+          <t>Change in Prepaid &amp; Other Assets</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-9</t>
+          <t>-2</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-8</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-12.5%</t>
+          <t>-133.3%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Noncurrent Assets</t>
+          <t>Increase Decrease Of Operating Leases Net</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-26</t>
+          <t>-9</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-8</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-2500.0%</t>
+          <t>-12.5%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Increase Decrease In Other Noncurrent Assets</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-12</t>
+          <t>-26</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-15</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+20.0%</t>
+          <t>-2500.0%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities</t>
+          <t>Change in Accounts Payable</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-47</t>
+          <t>-12</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-56</t>
+          <t>-15</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>+20.0%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Other Liabilities</t>
+          <t>Increase Decrease In Accrued Liabilities</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>-47</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>14</t>
+          <t>-56</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-171.4%</t>
+          <t>+16.1%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Change in Other Liabilities</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>289</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>14</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>+20.4%</t>
+          <t>-171.4%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-38</t>
+          <t>289</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-32</t>
+          <t>240</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-18.8%</t>
+          <t>+20.4%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Purchases Sales For Strategic Investments</t>
+          <t>Capital Expenditures</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>-38</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-24</t>
+          <t>-32</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+462.5%</t>
+          <t>-18.8%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
+          <t>Purchases Sales For Strategic Investments</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>-415</t>
+          <t>87</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>-7</t>
+          <t>-24</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>-5828.6%</t>
+          <t>+462.5%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Payments To Acquire Businesses Net Of Cash Acquired</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-366</t>
+          <t>-415</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>-7</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-481.0%</t>
+          <t>-5828.6%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>-242</t>
+          <t>-366</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>-200</t>
+          <t>-63</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>-21.0%</t>
+          <t>-481.0%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Tax Withholding for Share Compensation</t>
+          <t>Share Repurchases</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-33</t>
+          <t>-242</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-22</t>
+          <t>-200</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-50.0%</t>
+          <t>-21.0%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Common Stock</t>
+          <t>Tax Withholding for Share Compensation</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>-33</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>-22</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-11.1%</t>
+          <t>-50.0%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Proceeds From Issuance Of Common Stock</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>-251</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>-195</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>-28.7%</t>
+          <t>-11.1%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-251</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>-195</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-125.0%</t>
+          <t>-28.7%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>-1</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>-125.0%</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
           <t>Net Change in Cash</t>
         </is>
       </c>
-      <c r="C82" t="inlineStr">
+      <c r="C83" t="inlineStr">
         <is>
           <t>-329</t>
         </is>
       </c>
-      <c r="D82" t="inlineStr">
+      <c r="D83" t="inlineStr">
         <is>
           <t>-14</t>
         </is>
       </c>
-      <c r="E82" t="inlineStr">
+      <c r="E83" t="inlineStr">
         <is>
           <t>-2250.0%</t>
         </is>
       </c>
-      <c r="F82" t="inlineStr">
+      <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1110803/000111080326000092/ilmn-20260329.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>