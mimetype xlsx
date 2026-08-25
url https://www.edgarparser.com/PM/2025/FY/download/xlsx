--- v0 (2026-07-11)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F110"/>
+  <dimension ref="A1:F111"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1253,2729 +1253,2761 @@
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>11,316</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>7,034</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>+60.9%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>4,872</t>
+          <t>241</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>4,216</t>
+          <t>180</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+15.6%</t>
+          <t>+33.9%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>4,572</t>
+          <t>4,872</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>3,789</t>
+          <t>4,216</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+20.7%</t>
+          <t>+15.6%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>1,238</t>
+          <t>4,572</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>886</t>
+          <t>3,789</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+39.7%</t>
+          <t>+20.7%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Other Receivables Net Current</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>11,478</t>
+          <t>1,238</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>9,453</t>
+          <t>886</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>+21.4%</t>
+          <t>+39.7%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,203</t>
+          <t>11,478</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,826</t>
+          <t>9,453</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>+21.4%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Other Assets Current</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>24,363</t>
+          <t>2,203</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>20,170</t>
+          <t>1,826</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>+20.6%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>17,264</t>
+          <t>24,363</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>16,600</t>
+          <t>20,170</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+4.0%</t>
+          <t>+20.8%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2,891</t>
+          <t>17,264</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>2,654</t>
+          <t>16,600</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>+4.0%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Long Term Investments</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>1,247</t>
+          <t>2,891</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>940</t>
+          <t>2,654</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+32.7%</t>
+          <t>+8.9%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>4,139</t>
+          <t>1,247</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2,783</t>
+          <t>940</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>+48.7%</t>
+          <t>+32.7%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>69,185</t>
+          <t>4,139</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>61,784</t>
+          <t>2,783</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>+48.7%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>679</t>
+          <t>69,185</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>585</t>
+          <t>61,784</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+16.1%</t>
+          <t>+12.0%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>6,108</t>
+          <t>679</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>6,881</t>
+          <t>585</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>-11.2%</t>
+          <t>+16.1%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Inventory Leaf Tobacco</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>2,425</t>
+          <t>6,108</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>2,080</t>
+          <t>6,881</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+16.6%</t>
+          <t>-11.2%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Inventory Raw Materials Net Of Reserves</t>
+          <t>Inventory Leaf Tobacco</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,223</t>
+          <t>2,425</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>2,261</t>
+          <t>2,080</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>-1.7%</t>
+          <t>+16.6%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Inventory Finished Goods Net Of Reserves</t>
+          <t>Inventory Raw Materials Net Of Reserves</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>6,830</t>
+          <t>2,223</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>5,112</t>
+          <t>2,261</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>+33.6%</t>
+          <t>-1.7%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Inventory Finished Goods Net Of Reserves</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>19,616</t>
+          <t>6,830</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>16,685</t>
+          <t>5,112</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+17.6%</t>
+          <t>+33.6%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>11,219</t>
+          <t>19,616</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>9,375</t>
+          <t>16,685</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+19.7%</t>
+          <t>+17.6%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>8,397</t>
+          <t>11,219</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>7,310</t>
+          <t>9,375</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>+19.7%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>10,884</t>
+          <t>8,397</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>11,327</t>
+          <t>7,310</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>-3.9%</t>
+          <t>+14.9%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,533</t>
+          <t>10,884</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3,392</t>
+          <t>11,327</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+4.2%</t>
+          <t>-3.9%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Long Term Debt And Capital Lease Obligations Current</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>4,407</t>
+          <t>3,533</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>3,952</t>
+          <t>3,392</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+11.5%</t>
+          <t>+4.2%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accrued Marketing Costs Current</t>
+          <t>Accounts Payable</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,354</t>
+          <t>4,407</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,015</t>
+          <t>3,952</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+33.4%</t>
+          <t>+11.5%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Sales And Excise Tax Payable Current</t>
+          <t>Accrued Marketing Costs Current</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>7,555</t>
+          <t>1,354</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>6,904</t>
+          <t>1,015</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>+9.4%</t>
+          <t>+33.4%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Sales And Excise Tax Payable Current</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>1,545</t>
+          <t>7,555</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>1,305</t>
+          <t>6,904</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>+18.4%</t>
+          <t>+9.4%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Employee Related Liabilities Current</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2,312</t>
+          <t>1,545</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,120</t>
+          <t>1,305</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>+18.4%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Accrued Liabilities Current</t>
+          <t>Dividends Payable Current</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>3,298</t>
+          <t>2,312</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>2,832</t>
+          <t>2,120</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+16.5%</t>
+          <t>+9.1%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Other Accrued Liabilities Current</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>1,255</t>
+          <t>3,298</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>1,258</t>
+          <t>2,832</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>+16.5%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Accrued Income Taxes Current</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>25,427</t>
+          <t>1,255</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>22,915</t>
+          <t>1,258</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+11.0%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>2,065</t>
+          <t>25,427</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>2,517</t>
+          <t>22,915</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>-18.0%</t>
+          <t>+11.0%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Noncurrent</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,406</t>
+          <t>2,065</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,940</t>
+          <t>2,517</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>-18.0%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,181</t>
+          <t>2,406</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>1,116</t>
+          <t>2,940</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+95.4%</t>
+          <t>-18.2%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>77,213</t>
+          <t>2,181</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>71,654</t>
+          <t>1,116</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>+7.8%</t>
+          <t>+95.4%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>526</t>
+          <t>77,213</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>427</t>
+          <t>71,654</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+23.2%</t>
+          <t>+7.8%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>526</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>427</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>+22.6%</t>
+          <t>+23.2%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Short Term Borrowings</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>45,134</t>
+          <t>168</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>42,166</t>
+          <t>137</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>+22.6%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Long Term Debt And Capital Lease Obligations</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>2,453</t>
+          <t>45,134</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>2,335</t>
+          <t>42,166</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+5.1%</t>
+          <t>+7.0%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid In Capital Common Stock</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>35,400</t>
+          <t>2,453</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>32,869</t>
+          <t>2,335</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+7.7%</t>
+          <t>+5.1%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-12,296</t>
+          <t>35,400</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-11,314</t>
+          <t>32,869</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>+7.7%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Stockholders Equity Before Treasury Stock</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>25,557</t>
+          <t>-12,296</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>23,890</t>
+          <t>-11,314</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+7.0%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Stockholders Equity Before Treasury Stock</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>35,551</t>
+          <t>25,557</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>35,640</t>
+          <t>23,890</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-0.2%</t>
+          <t>+7.0%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Treasury Stock Value</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-9,994</t>
+          <t>35,551</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-11,750</t>
+          <t>35,640</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>-0.2%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>1,966</t>
+          <t>-9,994</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>1,880</t>
+          <t>-11,750</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>+14.9%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-8,028</t>
+          <t>1,966</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-9,870</t>
+          <t>1,880</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+18.7%</t>
+          <t>+4.6%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>69,185</t>
+          <t>-8,028</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>61,784</t>
+          <t>-9,870</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>+12.0%</t>
+          <t>+18.7%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Land And Land Improvements</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>562</t>
+          <t>69,185</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>581</t>
+          <t>61,784</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-3.3%</t>
+          <t>+12.0%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Buildings And Improvements Gross</t>
+          <t>Land And Land Improvements</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>5,050</t>
+          <t>562</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>4,391</t>
+          <t>581</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>+15.0%</t>
+          <t>-3.3%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Machinery And Equipment Gross</t>
+          <t>Buildings And Improvements Gross</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>12,533</t>
+          <t>5,050</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>10,632</t>
+          <t>4,391</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+17.9%</t>
+          <t>+15.0%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Construction In Progress Gross</t>
+          <t>Machinery And Equipment Gross</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>1,471</t>
+          <t>12,533</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>1,081</t>
+          <t>10,632</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+36.1%</t>
+          <t>+17.9%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Construction In Progress Gross</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>1,996</t>
+          <t>1,471</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>1,787</t>
+          <t>1,081</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>+11.7%</t>
+          <t>+36.1%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Goodwill And Intangible Asset Impairment</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>41</t>
+          <t>1,996</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>27</t>
+          <t>1,787</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+51.9%</t>
+          <t>+11.7%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal Including Tax</t>
+          <t>Goodwill And Intangible Asset Impairment</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>41</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>27</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>-54.4%</t>
+          <t>+51.9%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Disposal Group Not Discontinued Operation Gain Loss On Disposal Including Tax</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-847</t>
+          <t>94</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-123</t>
+          <t>206</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>-588.6%</t>
+          <t>-54.4%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Restructuring Costs And Asset Impairment Charges</t>
+          <t>Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>-847</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>-123</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+68.9%</t>
+          <t>-588.6%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Restructuring Costs And Asset Impairment Charges</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-448</t>
+          <t>206</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-738</t>
+          <t>122</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>+39.3%</t>
+          <t>+68.9%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Increase Decrease In Receivables</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>-1,201</t>
+          <t>-448</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>552</t>
+          <t>-738</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>-317.6%</t>
+          <t>+39.3%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Inventory</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>-1,201</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>297</t>
+          <t>552</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-13.1%</t>
+          <t>-317.6%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Current Assets</t>
+          <t>Change in Accounts Payable</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-151</t>
+          <t>258</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>628</t>
+          <t>297</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>-124.0%</t>
+          <t>-13.1%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Current Assets</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>-266</t>
+          <t>-151</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>-62</t>
+          <t>628</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>-329.0%</t>
+          <t>-124.0%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Defined Benefit Plan Plan Assets Pension Plan Contributions Net Of Refunds</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>-139</t>
+          <t>-266</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>-110</t>
+          <t>-62</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>-26.4%</t>
+          <t>-329.0%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Defined Benefit Plan Plan Assets Pension Plan Contributions Net Of Refunds</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>842</t>
+          <t>-139</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-188</t>
+          <t>-110</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>+547.9%</t>
+          <t>-26.4%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Increase Decrease In Other Operating Capital Net</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>12,233</t>
+          <t>842</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>12,217</t>
+          <t>-188</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>+0.1%</t>
+          <t>+547.9%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>-1,569</t>
+          <t>12,233</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-1,444</t>
+          <t>12,217</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>-8.7%</t>
+          <t>+0.1%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Divestiture Of Businesses</t>
+          <t>Capital Expenditures</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>30</t>
+          <t>-1,569</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>-1,444</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-77.9%</t>
+          <t>-8.7%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Proceeds From Divestiture Of Businesses</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>-202</t>
+          <t>30</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>-132</t>
+          <t>136</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>-53.0%</t>
+          <t>-77.9%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Purchases of Investments</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>116</t>
+          <t>-202</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-132</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-53.0%</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>-63</t>
+          <t>116</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>-124</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+49.2%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Collateral For Derivatives Paidreturned Investing Activities</t>
+          <t>Payments To Acquire Equity Method Investments</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>-2,274</t>
+          <t>-63</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
-          <t>351</t>
+          <t>-124</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
-          <t>-747.9%</t>
+          <t>+49.2%</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Collateral For Derivatives Paidreturned Investing Activities</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-2,274</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
-          <t>78</t>
+          <t>351</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
-          <t>-106.4%</t>
+          <t>-747.9%</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Other Investing Activities</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>-3,967</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="D96" t="inlineStr">
         <is>
-          <t>-1,092</t>
+          <t>78</t>
         </is>
       </c>
       <c r="E96" t="inlineStr">
         <is>
-          <t>-263.3%</t>
+          <t>-106.4%</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>19</t>
+          <t>-3,967</t>
         </is>
       </c>
       <c r="D97" t="inlineStr">
         <is>
-          <t>-1,461</t>
+          <t>-1,092</t>
         </is>
       </c>
       <c r="E97" t="inlineStr">
         <is>
-          <t>+101.3%</t>
+          <t>-263.3%</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt Maturing In More Than Three Months</t>
+          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>19</t>
         </is>
       </c>
       <c r="D98" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>-1,461</t>
         </is>
       </c>
       <c r="E98" t="inlineStr">
         <is>
-          <t>+70.0%</t>
+          <t>+101.3%</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Repayments Of Short Term Debt Maturing In More Than Three Months</t>
+          <t>Proceeds From Short Term Debt Maturing In More Than Three Months</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>-170</t>
+          <t>170</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
-          <t>-433</t>
+          <t>100</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
-          <t>+60.7%</t>
+          <t>+70.0%</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Proceeds From Issuance Of Long Term Debt</t>
+          <t>Repayments Of Short Term Debt Maturing In More Than Three Months</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>7,055</t>
+          <t>-170</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
-          <t>8,142</t>
+          <t>-433</t>
         </is>
       </c>
       <c r="E100" t="inlineStr">
         <is>
-          <t>-13.4%</t>
+          <t>+60.7%</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Proceeds From Issuance Of Long Term Debt</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>-5,368</t>
+          <t>7,055</t>
         </is>
       </c>
       <c r="D101" t="inlineStr">
         <is>
-          <t>-4,803</t>
+          <t>8,142</t>
         </is>
       </c>
       <c r="E101" t="inlineStr">
         <is>
-          <t>-11.8%</t>
+          <t>-13.4%</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>-8,624</t>
+          <t>-5,368</t>
         </is>
       </c>
       <c r="D102" t="inlineStr">
         <is>
-          <t>-8,197</t>
+          <t>-4,803</t>
         </is>
       </c>
       <c r="E102" t="inlineStr">
         <is>
-          <t>-5.2%</t>
+          <t>-11.8%</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Collateral For Derivatives Received Returned Financing Activities</t>
+          <t>Payments Of Dividends</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>-693</t>
+          <t>-8,624</t>
         </is>
       </c>
       <c r="D103" t="inlineStr">
         <is>
-          <t>828</t>
+          <t>-8,197</t>
         </is>
       </c>
       <c r="E103" t="inlineStr">
         <is>
-          <t>-183.7%</t>
+          <t>-5.2%</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Collateral For Derivatives Received Returned Financing Activities</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>-521</t>
+          <t>-693</t>
         </is>
       </c>
       <c r="D104" t="inlineStr">
         <is>
-          <t>-489</t>
+          <t>828</t>
         </is>
       </c>
       <c r="E104" t="inlineStr">
         <is>
-          <t>-6.5%</t>
+          <t>-183.7%</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Proceeds From Payments For Other Financing Activities</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>-8,132</t>
+          <t>-521</t>
         </is>
       </c>
       <c r="D105" t="inlineStr">
         <is>
-          <t>-9,481</t>
+          <t>-489</t>
         </is>
       </c>
       <c r="E105" t="inlineStr">
         <is>
-          <t>+14.2%</t>
+          <t>-6.5%</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>1,688</t>
+          <t>-8,132</t>
         </is>
       </c>
       <c r="D106" t="inlineStr">
         <is>
-          <t>1,559</t>
+          <t>-9,481</t>
         </is>
       </c>
       <c r="E106" t="inlineStr">
         <is>
-          <t>+8.3%</t>
+          <t>+14.2%</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Interest Paid</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>3,852</t>
+          <t>1,688</t>
         </is>
       </c>
       <c r="D107" t="inlineStr">
         <is>
-          <t>3,178</t>
+          <t>1,559</t>
         </is>
       </c>
       <c r="E107" t="inlineStr">
         <is>
-          <t>+21.2%</t>
+          <t>+8.3%</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
+          <t>Income Taxes Paid</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>504</t>
+          <t>3,852</t>
         </is>
       </c>
       <c r="D108" t="inlineStr">
         <is>
-          <t>-536</t>
+          <t>3,178</t>
         </is>
       </c>
       <c r="E108" t="inlineStr">
         <is>
-          <t>+194.0%</t>
+          <t>+21.2%</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents Including Disposal Group And Discontinued Operations</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>638</t>
+          <t>504</t>
         </is>
       </c>
       <c r="D109" t="inlineStr">
         <is>
-          <t>1,108</t>
+          <t>-536</t>
         </is>
       </c>
       <c r="E109" t="inlineStr">
         <is>
-          <t>-42.4%</t>
+          <t>+194.0%</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
+          <t>Net Change in Cash</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>638</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>1,108</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>-42.4%</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
-      <c r="C110" t="inlineStr">
+      <c r="C111" t="inlineStr">
         <is>
           <t>4,892</t>
         </is>
       </c>
-      <c r="D110" t="inlineStr">
+      <c r="D111" t="inlineStr">
         <is>
           <t>4,254</t>
         </is>
       </c>
-      <c r="E110" t="inlineStr">
+      <c r="E111" t="inlineStr">
         <is>
           <t>+15.0%</t>
         </is>
       </c>
-      <c r="F110" t="inlineStr">
+      <c r="F111" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026005939/pm-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>