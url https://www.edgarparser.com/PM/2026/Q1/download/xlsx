--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F94"/>
+  <dimension ref="A1:F95"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>Q1 2026</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -1125,2345 +1125,2377 @@
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>2,431</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>2,682</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>-9.4%</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>5,450</t>
+          <t>24</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>4,443</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>+22.7%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Accounts Receivable</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>5,120</t>
+          <t>5,450</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>4,880</t>
+          <t>4,443</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+4.9%</t>
+          <t>+22.7%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Other Receivables Net Current</t>
+          <t>Accounts Receivable</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>1,270</t>
+          <t>5,120</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>913</t>
+          <t>4,880</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+39.1%</t>
+          <t>+4.9%</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Inventory</t>
+          <t>Other Receivables Net Current</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>11,392</t>
+          <t>1,270</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>10,127</t>
+          <t>913</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>+12.5%</t>
+          <t>+39.1%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Other Assets Current</t>
+          <t>Inventory</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2,370</t>
+          <t>11,392</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,833</t>
+          <t>10,127</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+29.3%</t>
+          <t>+12.5%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Other Assets Current</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>25,602</t>
+          <t>2,370</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>22,196</t>
+          <t>1,833</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+15.3%</t>
+          <t>+29.3%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>17,069</t>
+          <t>25,602</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>22,196</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+15.3%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Long Term Investments</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2,478</t>
+          <t>17,069</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>2,972</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-16.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Deferred Tax Assets</t>
+          <t>Long Term Investments</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>1,197</t>
+          <t>2,478</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>1,287</t>
+          <t>2,972</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>-7.0%</t>
+          <t>-16.6%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Other Non-Current Assets</t>
+          <t>Deferred Tax Assets</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>3,796</t>
+          <t>1,197</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>1,287</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-7.0%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Other Non-Current Assets</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>68,913</t>
+          <t>3,796</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>65,079</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Intangible Assets</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>5,801</t>
+          <t>68,913</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>65,079</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+5.9%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Inventory Leaf Tobacco</t>
+          <t>Intangible Assets</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2,565</t>
+          <t>5,801</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>2,166</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+18.4%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Inventory Raw Materials Net Of Reserves</t>
+          <t>Inventory Leaf Tobacco</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>2,473</t>
+          <t>2,565</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>2,631</t>
+          <t>2,166</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>+18.4%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Inventory Finished Goods Net Of Reserves</t>
+          <t>Inventory Raw Materials Net Of Reserves</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>6,354</t>
+          <t>2,473</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>5,330</t>
+          <t>2,631</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+19.2%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
+          <t>Inventory Finished Goods Net Of Reserves</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>19,452</t>
+          <t>6,354</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>17,428</t>
+          <t>5,330</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>+11.6%</t>
+          <t>+19.2%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Before Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>11,193</t>
+          <t>19,452</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>9,896</t>
+          <t>17,428</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+13.1%</t>
+          <t>+11.6%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>8,259</t>
+          <t>11,193</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>7,532</t>
+          <t>9,896</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>+9.7%</t>
+          <t>+13.1%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Property Plant And Equipment And Finance Lease Right Of Use Asset After Accumulated Depreciation And Amortization</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>10,512</t>
+          <t>8,259</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>7,532</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>+9.7%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>2,447</t>
+          <t>10,512</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>6,360</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-61.5%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Long Term Debt And Capital Lease Obligations Current</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>3,927</t>
+          <t>2,447</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>3,749</t>
+          <t>6,360</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>+4.7%</t>
+          <t>-61.5%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Accrued Marketing Costs Current</t>
+          <t>Accounts Payable</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>1,298</t>
+          <t>3,927</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>949</t>
+          <t>3,749</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>+36.8%</t>
+          <t>+4.7%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Sales And Excise Tax Payable Current</t>
+          <t>Accrued Marketing Costs Current</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>5,105</t>
+          <t>1,298</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>5,640</t>
+          <t>949</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-9.5%</t>
+          <t>+36.8%</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Sales And Excise Tax Payable Current</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>1,227</t>
+          <t>5,105</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>1,016</t>
+          <t>5,640</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+20.8%</t>
+          <t>-9.5%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Dividends Payable Current</t>
+          <t>Employee Related Liabilities Current</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>2,313</t>
+          <t>1,227</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>2,121</t>
+          <t>1,016</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+9.1%</t>
+          <t>+20.8%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Other Accrued Liabilities Current</t>
+          <t>Dividends Payable Current</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>3,121</t>
+          <t>2,313</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>2,491</t>
+          <t>2,121</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>+25.3%</t>
+          <t>+9.1%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Accrued Income Taxes Current</t>
+          <t>Other Accrued Liabilities Current</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>1,091</t>
+          <t>3,121</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>1,323</t>
+          <t>2,491</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>-17.5%</t>
+          <t>+25.3%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Accrued Income Taxes Current</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>26,222</t>
+          <t>1,091</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>28,087</t>
+          <t>1,323</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>-6.6%</t>
+          <t>-17.5%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>2,013</t>
+          <t>26,222</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>2,817</t>
+          <t>28,087</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-28.5%</t>
+          <t>-6.6%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Noncurrent</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>2,340</t>
+          <t>2,013</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>2,991</t>
+          <t>2,817</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>-21.8%</t>
+          <t>-28.5%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>1,830</t>
+          <t>2,340</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>1,329</t>
+          <t>2,991</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>+37.7%</t>
+          <t>-21.8%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Total Liabilities</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>76,213</t>
+          <t>1,830</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>74,005</t>
+          <t>1,329</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>+3.0%</t>
+          <t>+37.7%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Short Term Borrowings</t>
+          <t>Total Liabilities</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>5,693</t>
+          <t>76,213</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>4,438</t>
+          <t>74,005</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+28.3%</t>
+          <t>+3.0%</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Short Term Borrowings</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>43,808</t>
+          <t>5,693</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>38,781</t>
+          <t>4,438</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+13.0%</t>
+          <t>+28.3%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Long Term Debt And Capital Lease Obligations</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>2,433</t>
+          <t>43,808</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>2,326</t>
+          <t>38,781</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>+4.6%</t>
+          <t>+13.0%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid In Capital Common Stock</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>35,538</t>
+          <t>2,433</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>33,447</t>
+          <t>2,326</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+6.3%</t>
+          <t>+4.6%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>-11,788</t>
+          <t>35,538</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>-11,117</t>
+          <t>33,447</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-6.0%</t>
+          <t>+6.3%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Stockholders Equity Before Treasury Stock</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>26,183</t>
+          <t>-11,788</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>24,656</t>
+          <t>-11,117</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>-6.0%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Treasury Stock Value</t>
+          <t>Stockholders Equity Before Treasury Stock</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>35,462</t>
+          <t>26,183</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>35,557</t>
+          <t>24,656</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>+6.2%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Treasury Stock Value</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>-9,279</t>
+          <t>35,462</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>-10,901</t>
+          <t>35,557</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>+14.9%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Minority Interest</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>1,979</t>
+          <t>-9,279</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>1,975</t>
+          <t>-10,901</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>+0.2%</t>
+          <t>+14.9%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
+          <t>Minority Interest</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-7,300</t>
+          <t>1,979</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-8,926</t>
+          <t>1,975</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>+18.2%</t>
+          <t>+0.2%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Stockholders Equity Including Portion Attributable To Noncontrolling Interest</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>68,913</t>
+          <t>-7,300</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>65,079</t>
+          <t>-8,926</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>+5.9%</t>
+          <t>+18.2%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Depreciation Amortization And Impairment</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>68,913</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>65,079</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>+5.9%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Depreciation Amortization And Impairment</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>510</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>-67</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+6.2%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Restructuring Costs And Asset Impairment Charges</t>
+          <t>Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>-67</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>-1</t>
+          <t>-67</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-200.0%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Increase Decrease In Receivables</t>
+          <t>Restructuring Costs And Asset Impairment Charges</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>-640</t>
+          <t>-3</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>-882</t>
+          <t>-1</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
-          <t>+27.4%</t>
+          <t>-200.0%</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Change in Inventory</t>
+          <t>Increase Decrease In Receivables</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>-11</t>
+          <t>-640</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>-325</t>
+          <t>-882</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
-          <t>+96.6%</t>
+          <t>+27.4%</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Change in Inventory</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>-317</t>
+          <t>-11</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
-          <t>-127</t>
+          <t>-325</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
-          <t>-149.6%</t>
+          <t>+96.6%</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Liabilities And Other Current Assets</t>
+          <t>Change in Accounts Payable</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>-2,734</t>
+          <t>-317</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>-2,437</t>
+          <t>-127</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
-          <t>-12.2%</t>
+          <t>-149.6%</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>Increase Decrease In Accrued Income Taxes Payable</t>
+          <t>Increase Decrease In Accrued Liabilities And Other Current Assets</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>-171</t>
+          <t>-2,734</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
-          <t>-20</t>
+          <t>-2,437</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
-          <t>-755.0%</t>
+          <t>-12.2%</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>Defined Benefit Plan Plan Assets Pension Plan Contributions Net Of Refunds</t>
+          <t>Increase Decrease In Accrued Income Taxes Payable</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>-30</t>
+          <t>-171</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>-37</t>
+          <t>-20</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
-          <t>+18.9%</t>
+          <t>-755.0%</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>Increase Decrease In Other Operating Capital Net</t>
+          <t>Defined Benefit Plan Plan Assets Pension Plan Contributions Net Of Refunds</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>-30</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>229</t>
+          <t>-37</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
-          <t>+110.5%</t>
+          <t>+18.9%</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Increase Decrease In Other Operating Capital Net</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>-399</t>
+          <t>482</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>-350</t>
+          <t>229</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
-          <t>-14.0%</t>
+          <t>+110.5%</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>510</t>
+          <t>-399</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>480</t>
+          <t>-350</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
-          <t>+6.2%</t>
+          <t>-14.0%</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Capital Expenditures</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>-353</t>
+          <t>510</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>-404</t>
+          <t>480</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
-          <t>+12.6%</t>
+          <t>+6.2%</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Purchases of Investments</t>
+          <t>Capital Expenditures</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>-5</t>
+          <t>-353</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>-58</t>
+          <t>-404</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
-          <t>+91.4%</t>
+          <t>+12.6%</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
+          <t>Purchases of Investments</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>-5</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
-          <t>24</t>
+          <t>-58</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
-          <t>+295.8%</t>
+          <t>+91.4%</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Payments To Acquire Equity Method Investments</t>
+          <t>Proceeds From Sale And Maturity Of Available For Sale Securities</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>-35</t>
+          <t>95</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
-          <t>-10</t>
+          <t>24</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
-          <t>-250.0%</t>
+          <t>+295.8%</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Collateral For Derivatives Paid Returned Investing Activities</t>
+          <t>Payments To Acquire Equity Method Investments</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>314</t>
+          <t>-35</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
-          <t>6</t>
+          <t>-10</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
-          <t>+5133.3%</t>
+          <t>-250.0%</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Collateral For Derivatives Paid Returned Investing Activities</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>-19</t>
+          <t>314</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
-          <t>8</t>
+          <t>6</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
-          <t>-337.5%</t>
+          <t>+5133.3%</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Other Investing Activities</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>-3</t>
+          <t>-19</t>
         </is>
       </c>
       <c r="D84" t="inlineStr">
         <is>
-          <t>-434</t>
+          <t>8</t>
         </is>
       </c>
       <c r="E84" t="inlineStr">
         <is>
-          <t>+99.3%</t>
+          <t>-337.5%</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>4,530</t>
+          <t>-3</t>
         </is>
       </c>
       <c r="D85" t="inlineStr">
         <is>
-          <t>4,231</t>
+          <t>-434</t>
         </is>
       </c>
       <c r="E85" t="inlineStr">
         <is>
-          <t>+7.1%</t>
+          <t>+99.3%</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>Proceeds From Short Term Debt Maturing In More Than Three Months</t>
+          <t>Proceeds From Repayments Of Short Term Debt Maturing In Three Months Or Less</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>993</t>
+          <t>4,530</t>
         </is>
       </c>
       <c r="D86" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>4,231</t>
         </is>
       </c>
       <c r="E86" t="inlineStr">
         <is>
-          <t>+1318.6%</t>
+          <t>+7.1%</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>Repayments Of Long Term Debt</t>
+          <t>Proceeds From Short Term Debt Maturing In More Than Three Months</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>-2,142</t>
+          <t>993</t>
         </is>
       </c>
       <c r="D87" t="inlineStr">
         <is>
-          <t>-822</t>
+          <t>70</t>
         </is>
       </c>
       <c r="E87" t="inlineStr">
         <is>
-          <t>-160.6%</t>
+          <t>+1318.6%</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Payments Of Dividends</t>
+          <t>Repayments Of Long Term Debt</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>-2,307</t>
+          <t>-2,142</t>
         </is>
       </c>
       <c r="D88" t="inlineStr">
         <is>
-          <t>-2,116</t>
+          <t>-822</t>
         </is>
       </c>
       <c r="E88" t="inlineStr">
         <is>
-          <t>-9.0%</t>
+          <t>-160.6%</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Collateral For Derivatives Received Returned Financing Activities</t>
+          <t>Payments Of Dividends</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>-2,307</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
-          <t>-606</t>
+          <t>-2,116</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
-          <t>+122.8%</t>
+          <t>-9.0%</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>Proceeds From Payments For Other Financing Activities</t>
+          <t>Collateral For Derivatives Received Returned Financing Activities</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>138</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
-          <t>-86</t>
+          <t>-606</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
         <is>
-          <t>-34.9%</t>
+          <t>+122.8%</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Proceeds From Payments For Other Financing Activities</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>1,096</t>
+          <t>-116</t>
         </is>
       </c>
       <c r="D91" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>-86</t>
         </is>
       </c>
       <c r="E91" t="inlineStr">
         <is>
-          <t>+63.3%</t>
+          <t>-34.9%</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>-116</t>
+          <t>1,096</t>
         </is>
       </c>
       <c r="D92" t="inlineStr">
         <is>
-          <t>335</t>
+          <t>671</t>
         </is>
       </c>
       <c r="E92" t="inlineStr">
         <is>
-          <t>-134.6%</t>
+          <t>+63.3%</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Net Change in Cash</t>
+          <t>Effect Of Exchange Rate On Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>578</t>
+          <t>-116</t>
         </is>
       </c>
       <c r="D93" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>335</t>
         </is>
       </c>
       <c r="E93" t="inlineStr">
         <is>
-          <t>+160.4%</t>
+          <t>-134.6%</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
+          <t>Net Change in Cash</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>578</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>222</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>+160.4%</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
           <t>Cash Cash Equivalents Restricted Cash And Restricted Cash Equivalents</t>
         </is>
       </c>
-      <c r="C94" t="inlineStr">
+      <c r="C95" t="inlineStr">
         <is>
           <t>5,470</t>
         </is>
       </c>
-      <c r="D94" t="inlineStr">
+      <c r="D95" t="inlineStr">
         <is>
           <t>4,476</t>
         </is>
       </c>
-      <c r="E94" t="inlineStr">
+      <c r="E95" t="inlineStr">
         <is>
           <t>+22.2%</t>
         </is>
       </c>
-      <c r="F94" t="inlineStr">
+      <c r="F95" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/1413329/000162828026027019/pm-20260331.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>