--- v0 (2026-07-10)
+++ v1 (2026-08-25)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:F69"/>
+  <dimension ref="A1:F70"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Section</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>Metric</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>FY 2025</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -970,1700 +970,1732 @@
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>3,149</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>+6.5%</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Income Statement</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Labor And Related Expense</t>
+          <t>Restructuring Settlement And Impairment Provisions</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>17,647</t>
+          <t>259</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>16,678</t>
+          <t>112</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
-          <t>+5.8%</t>
+          <t>+131.2%</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Balance Sheet</t>
+          <t>Income Statement</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Cash &amp; Cash Equivalents</t>
+          <t>Labor And Related Expense</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>5,942</t>
+          <t>17,647</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>8,769</t>
+          <t>16,678</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>-32.2%</t>
+          <t>+5.8%</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Short-Term Investments</t>
+          <t>Cash &amp; Cash Equivalents</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>6,298</t>
+          <t>5,942</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>5,706</t>
+          <t>8,769</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>+10.4%</t>
+          <t>-32.2%</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Receivables Net Current</t>
+          <t>Short-Term Investments</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2,391</t>
+          <t>6,298</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>2,163</t>
+          <t>5,706</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
-          <t>+10.5%</t>
+          <t>+10.4%</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Prepaid Expenses &amp; Other Current Assets</t>
+          <t>Receivables Net Current</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>671</t>
+          <t>2,391</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>673</t>
+          <t>2,163</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>-0.3%</t>
+          <t>+10.5%</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Total Current Assets</t>
+          <t>Prepaid Expenses &amp; Other Current Assets</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>16,857</t>
+          <t>671</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>18,883</t>
+          <t>673</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>-0.3%</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Property, Plant &amp; Equipment</t>
+          <t>Total Current Assets</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>46,121</t>
+          <t>16,857</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>42,908</t>
+          <t>18,883</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Operating Lease Right-of-Use Assets</t>
+          <t>Property, Plant &amp; Equipment</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>4,958</t>
+          <t>46,121</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>3,815</t>
+          <t>42,908</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>+30.0%</t>
+          <t>+7.5%</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Goodwill</t>
+          <t>Operating Lease Right-of-Use Assets</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>4,527</t>
+          <t>4,958</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>4,527</t>
+          <t>3,815</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+30.0%</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss Noncurrent</t>
+          <t>Goodwill</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>1,330</t>
+          <t>4,527</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>1,267</t>
+          <t>4,527</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>+5.0%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Assets Noncurrent</t>
+          <t>Financing Receivable Excluding Accrued Interest After Allowance For Credit Loss Noncurrent</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>59,591</t>
+          <t>1,330</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>55,200</t>
+          <t>1,267</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>+8.0%</t>
+          <t>+5.0%</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Total Assets</t>
+          <t>Assets Noncurrent</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>76,448</t>
+          <t>59,591</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>74,083</t>
+          <t>55,200</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>+8.0%</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Airline Related Inventory Net</t>
+          <t>Total Assets</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>1,556</t>
+          <t>76,448</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>1,572</t>
+          <t>74,083</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
-          <t>-1.0%</t>
+          <t>+3.2%</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Intangible Assets Net Excluding Goodwill</t>
+          <t>Airline Related Inventory Net</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2,655</t>
+          <t>1,556</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>2,683</t>
+          <t>1,572</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>-1.0%</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Accounts Payable</t>
+          <t>Intangible Assets Net Excluding Goodwill</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>4,567</t>
+          <t>2,655</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>4,193</t>
+          <t>2,683</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>+8.9%</t>
+          <t>-1.0%</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Employee Related Liabilities Current</t>
+          <t>Accounts Payable</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>3,900</t>
+          <t>4,567</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>3,289</t>
+          <t>4,193</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
-          <t>+18.6%</t>
+          <t>+8.9%</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations Current</t>
+          <t>Employee Related Liabilities Current</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>4,426</t>
+          <t>3,900</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>3,453</t>
+          <t>3,289</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>+28.2%</t>
+          <t>+18.6%</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Operating Lease Liability Current</t>
+          <t>Long Term Debt And Capital Lease Obligations Current</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>631</t>
+          <t>4,426</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>467</t>
+          <t>3,453</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>+35.1%</t>
+          <t>+28.2%</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Other Liabilities Current</t>
+          <t>Operating Lease Liability Current</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>757</t>
+          <t>631</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>948</t>
+          <t>467</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>-20.1%</t>
+          <t>+35.1%</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Total Current Liabilities</t>
+          <t>Other Liabilities Current</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>26,133</t>
+          <t>757</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>23,314</t>
+          <t>948</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>+12.1%</t>
+          <t>-20.1%</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Current Portion of Long-Term Debt</t>
+          <t>Total Current Liabilities</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>-4,096</t>
+          <t>26,133</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>-2,973</t>
+          <t>23,314</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
-          <t>-37.8%</t>
+          <t>+12.1%</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Operating Lease Liabilities</t>
+          <t>Current Portion of Long-Term Debt</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>5,417</t>
+          <t>-4,096</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
-          <t>4,510</t>
+          <t>-2,973</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
-          <t>+20.1%</t>
+          <t>-37.8%</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Current And Noncurrent</t>
+          <t>Operating Lease Liabilities</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>1,058</t>
+          <t>5,417</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>1,233</t>
+          <t>4,510</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
-          <t>-14.2%</t>
+          <t>+20.1%</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>Deferred Tax Liabilities</t>
+          <t>Pension And Other Postretirement And Postemployment Benefit Plans Liabilities Current And Noncurrent</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>2,463</t>
+          <t>1,058</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>1,580</t>
+          <t>1,233</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
-          <t>+55.9%</t>
+          <t>-14.2%</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>Other Non-Current Liabilities</t>
+          <t>Deferred Tax Liabilities</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>1,478</t>
+          <t>2,463</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>1,530</t>
+          <t>1,580</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
-          <t>-3.4%</t>
+          <t>+55.9%</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Liabilities Noncurrent</t>
+          <t>Other Non-Current Liabilities</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>35,033</t>
+          <t>1,478</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>38,094</t>
+          <t>1,530</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
-          <t>-8.0%</t>
+          <t>-3.4%</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>Long-Term Debt (Q)</t>
+          <t>Liabilities Noncurrent</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>35,033</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>38,094</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-8.0%</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Long-Term Debt</t>
+          <t>Long-Term Debt (Q)</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>17,170</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
-          <t>21,680</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
-          <t>-20.8%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Current Advance Ticket Sales</t>
+          <t>Long-Term Debt</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>8,131</t>
+          <t>17,170</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
-          <t>7,561</t>
+          <t>21,680</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>+7.5%</t>
+          <t>-20.8%</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Current Frequent Flyer</t>
+          <t>Contract With Customer Liability Current Advance Ticket Sales</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>3,721</t>
+          <t>8,131</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
-          <t>3,403</t>
+          <t>7,561</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>+9.3%</t>
+          <t>+7.5%</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Long Term Debt And Capital Lease Obligations</t>
+          <t>Contract With Customer Liability Current Frequent Flyer</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>20,562</t>
+          <t>3,721</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>25,203</t>
+          <t>3,403</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>-18.4%</t>
+          <t>+9.3%</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Contract With Customer Liability Noncurrent Frequent Flyer</t>
+          <t>Long Term Debt And Capital Lease Obligations</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>4,056</t>
+          <t>20,562</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>4,038</t>
+          <t>25,203</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>-18.4%</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Common Stock</t>
+          <t>Contract With Customer Liability Noncurrent Frequent Flyer</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4,056</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>4</t>
+          <t>4,038</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>0.0%</t>
+          <t>+0.4%</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>Additional Paid In Capital Common Stock</t>
+          <t>Common Stock</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>8,911</t>
+          <t>4</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>8,980</t>
+          <t>4</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
-          <t>-0.8%</t>
+          <t>0.0%</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Retained Earnings</t>
+          <t>Additional Paid In Capital Common Stock</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>10,092</t>
+          <t>8,911</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
-          <t>6,880</t>
+          <t>8,980</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
-          <t>+46.7%</t>
+          <t>-0.8%</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Accumulated Other Comprehensive Income</t>
+          <t>Retained Earnings</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>10,092</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>6,880</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
-          <t>-74.5%</t>
+          <t>+46.7%</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Payable To Shareholders Or Affiliates For Issuance Of Capital Stock (Q)</t>
+          <t>Accumulated Other Comprehensive Income</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>48</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>188</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
-          <t>—</t>
+          <t>-74.5%</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Total Stockholders' Equity</t>
+          <t>Payable To Shareholders Or Affiliates For Issuance Of Capital Stock (Q)</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>15,282</t>
+          <t>—</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>12,675</t>
+          <t>—</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
-          <t>+20.6%</t>
+          <t>—</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Total Liabilities &amp; Equity</t>
+          <t>Total Stockholders' Equity</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>76,448</t>
+          <t>15,282</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
-          <t>74,083</t>
+          <t>12,675</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
-          <t>+3.2%</t>
+          <t>+20.6%</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>Treasury Stock Common Value</t>
+          <t>Total Liabilities &amp; Equity</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>-3,773</t>
+          <t>76,448</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>-3,377</t>
+          <t>74,083</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
-          <t>-11.7%</t>
+          <t>+3.2%</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Cash Flow Statement</t>
+          <t>Balance Sheet</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>Depreciation &amp; Amortization</t>
+          <t>Treasury Stock Common Value</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>2,939</t>
+          <t>-3,773</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>2,928</t>
+          <t>-3,377</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
-          <t>+0.4%</t>
+          <t>-11.7%</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>Deferred Income Taxes</t>
+          <t>Depreciation &amp; Amortization</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>925</t>
+          <t>2,939</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
-          <t>935</t>
+          <t>2,928</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
-          <t>-1.1%</t>
+          <t>+0.4%</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>Change in Accounts Payable</t>
+          <t>Deferred Income Taxes</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>674</t>
+          <t>925</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>935</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
-          <t>+278.7%</t>
+          <t>-1.1%</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>Change in Prepaid &amp; Other Assets</t>
+          <t>Change in Accounts Payable</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>-264</t>
+          <t>674</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>-166</t>
+          <t>178</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>-59.0%</t>
+          <t>+278.7%</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Net Cash from Operations</t>
+          <t>Change in Prepaid &amp; Other Assets</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>8,431</t>
+          <t>-264</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>9,445</t>
+          <t>-166</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
-          <t>-10.7%</t>
+          <t>-59.0%</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Other Investing Activities</t>
+          <t>Net Cash from Operations</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>-96</t>
+          <t>8,431</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>3</t>
+          <t>9,445</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
-          <t>-3300.0%</t>
+          <t>-10.7%</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Net Cash from Investing</t>
+          <t>Other Investing Activities</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>-6,350</t>
+          <t>-96</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>-2,651</t>
+          <t>3</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
-          <t>-139.5%</t>
+          <t>-3300.0%</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>Share Repurchases</t>
+          <t>Net Cash from Investing</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>-637</t>
+          <t>-6,350</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>-162</t>
+          <t>-2,651</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
-          <t>-293.2%</t>
+          <t>-139.5%</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Net Cash from Financing</t>
+          <t>Share Repurchases</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>-4,945</t>
+          <t>-637</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>-4,182</t>
+          <t>-162</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
-          <t>-18.2%</t>
+          <t>-293.2%</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Income Taxes Paid</t>
+          <t>Net Cash from Financing</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>62</t>
+          <t>-4,945</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>88</t>
+          <t>-4,182</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
-          <t>-29.5%</t>
+          <t>-18.2%</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Interest Paid</t>
+          <t>Income Taxes Paid</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>1,330</t>
+          <t>62</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>1,494</t>
+          <t>88</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
-          <t>-11.0%</t>
+          <t>-29.5%</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Cash Flow Statement</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
+          <t>Interest Paid</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>1,330</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>1,494</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>-11.0%</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="inlineStr">
+        <is>
+          <t>Cash Flow Statement</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
           <t>Net Change in Cash</t>
         </is>
       </c>
-      <c r="C69" t="inlineStr">
+      <c r="C70" t="inlineStr">
         <is>
           <t>-2,865</t>
         </is>
       </c>
-      <c r="D69" t="inlineStr">
+      <c r="D70" t="inlineStr">
         <is>
           <t>2,612</t>
         </is>
       </c>
-      <c r="E69" t="inlineStr">
+      <c r="E70" t="inlineStr">
         <is>
           <t>-209.7%</t>
         </is>
       </c>
-      <c r="F69" t="inlineStr">
+      <c r="F70" t="inlineStr">
         <is>
           <t>https://www.sec.gov/Archives/edgar/data/100517/000010051726000023/ual-20251231.htm</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>